--- v0 (2026-02-22)
+++ v1 (2026-05-30)
@@ -18,58 +18,58 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr updateLinks="never" codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://invemarsantamarta-my.sharepoint.com/personal/luis_mosquera_invemar_org_co/Documents/Luis Felipe Mosquera/PROYECTOS ACTUALIZADOS/MATRIZ SEGUIMIENTO D EPROYECTOS INVEMAR/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://invemarsantamarta-my.sharepoint.com/personal/luis_mosquera_invemar_org_co/Documents/Luis Felipe Mosquera/PROYECTOS 2026/PROYECTOS ACTUALIZADOS/MATRIZ SEGUIMIENTO D EPROYECTOS INVEMAR/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="337" documentId="13_ncr:1_{887E02FD-B44D-4DF7-A2B4-C9E51D00928E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F1C1F522-089C-45B4-9E73-7AE788AE648D}"/>
+  <xr:revisionPtr revIDLastSave="4" documentId="13_ncr:1_{2D7351B4-F2B4-47EF-8D4A-101CE942713F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F56625C9-1FD4-431A-8BBC-CB8046E27228}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Iniciativas Estrategicas" sheetId="46" state="hidden" r:id="rId1"/>
     <sheet name="Proyectos de Investigación" sheetId="29" r:id="rId2"/>
     <sheet name="Hoja2" sheetId="48" r:id="rId3"/>
     <sheet name="Hoja1" sheetId="47" state="hidden" r:id="rId4"/>
     <sheet name="Riesgos" sheetId="11" state="hidden" r:id="rId5"/>
     <sheet name="Trámites" sheetId="5" state="hidden" r:id="rId6"/>
     <sheet name="Rendición_de_Cuentas" sheetId="6" state="hidden" r:id="rId7"/>
     <sheet name="Transparencia" sheetId="7" state="hidden" r:id="rId8"/>
     <sheet name="Atención_al_Ciudadano" sheetId="8" state="hidden" r:id="rId9"/>
     <sheet name="Otras" sheetId="9" state="hidden" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Proyectos de Investigación'!$A$3:$N$4</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Proyectos de Investigación'!$A$1:$M$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Proyectos de Investigación'!$3:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
@@ -349,51 +349,51 @@
       </text>
     </comment>
     <comment ref="C13" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0700-000005000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Este componente da cuenta de la gestión de la entidad para conocer las características y necesidades de su población
 objetivo, así como sus expectativas, intereses y percepción respecto al servicio recibido. Este reconocimiento de
 los ciudadanos debe guiar cualquier iniciativa de mejora, para cumplir con la razón de ser de la administración
 pública: servir a los ciudadanos. 
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="529" uniqueCount="405">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="535" uniqueCount="409">
   <si>
     <t>PLAN ANTICORRUPCIÓN Y DE ATENCIÓN AL CIUDADANO
 Componente: Mecanismos para la Transparencia y Acceso a la Información</t>
   </si>
   <si>
     <t>PLAN ANTICORRUPCIÓN Y DE ATENCIÓN AL CIUDADANO
 Componente: Riesgos de Corrupción</t>
   </si>
   <si>
     <t>PLAN ANTICORRUPCIÓN Y DE ATENCIÓN AL CIUDADANO
 Componente: Racionalización de Trámites</t>
   </si>
   <si>
     <t>PLAN ANTICORRUPCIÓN Y DE ATENCIÓN AL CIUDADANO
 Componente: Rendición de Cuentas</t>
   </si>
   <si>
     <t>PLAN ANTICORRUPCIÓN Y DE ATENCIÓN AL CIUDADANO
 Componente: Mecanismos para mejorar la Atención al Ciudadano</t>
   </si>
   <si>
     <t>PLAN ANTICORRUPCIÓN Y DE ATENCIÓN AL CIUDADANO
 Componente: Iniciativas Adicionales</t>
   </si>
   <si>
@@ -1247,62 +1247,53 @@
   <si>
     <t>• Informes trimestrales de actividades
 • Informe técnico final con toda la información recolectada y procesada
 • Actualización de la base de datos del monitoreo
 • Capacitación en temática relacionada con el objeto del convenio</t>
   </si>
   <si>
     <t>Mejorar el conocimiento básico clave para mejorar el diseño de AMPs de aguas profundas existentes y recientemente establecidas en la región del Pacífico Oriental Tropical (PTO) de Colombia, mientras se trabaja para identificar criterios para áreas vulnerables de aguas profundas que ameritan una gestión alternativa o una mayor protección.</t>
   </si>
   <si>
     <t>Mejorar la comprensión básica de los patrones de biodiversidad marina en los hábitats de los montes submarinos profundos en la ZEE de Colombia, para estimar y proteger estos antiguos sistemas del fondo marino antes de que sean impactados.</t>
   </si>
   <si>
     <t>Mejorar la integración de la información sobre los sistemas oceánicos profundos en las acciones de gestión y conservación en Colombia.</t>
   </si>
   <si>
     <t>Deep seamount biodiversity exploration and MPA monitoring strategies in the Colombian Pacific along bathymetric gradients</t>
   </si>
   <si>
     <t>US $300,000</t>
   </si>
   <si>
     <t>Gestión integrada de ecosistemas.Gestión resiliente de ecosistemas estratégicos y biodiversidad en las regiones Pacífico y Caribe de Colombia</t>
   </si>
   <si>
-    <t>Instrumentos de planificación y gestión adaptativa de ecosistemas estratégicos implementados por actores territoriales articulados</t>
-[...1 lines deleted...]
-  <si>
     <t>Las comunidades e instituciones del Pacífico y el Caribe gestionan de manera adaptativa sus ecosistemas estratégicos integrando instrumentos, nuevos conocimientos y oportunidades económicas para la protección del clima y la biodiversidad.</t>
   </si>
   <si>
-    <t>Evaluar el estado actual de los ecosistemas de manglar y pastos marinos en el área de estudio.</t>
-[...4 lines deleted...]
-  <si>
     <t>Monitoreo y formulación de alternativas integrales de zonas afectadas por el fenómeno de erosión costera en el municipio de Buenaventura</t>
   </si>
   <si>
     <t>Monitorear las amenazas de origen natural con un enfoque especial en la erosión costera.</t>
   </si>
   <si>
     <t>Nombre corto</t>
   </si>
   <si>
     <t>Coordinar con las instituciones dentro deLatinoamérica y la Región Caribe la creaciónde una red de monitoreo de la biodiversidad através del ADN ambiental como herramientadiagnóstica y cuyo uso pueda beneficiar lasestrategias de conservación y la toma dedecisiones ambientales de cada país.</t>
   </si>
   <si>
     <t>Diseñar e implementar acciones de restauración y conservación de áreas de manglar en zonas priorizadas a través de un enfoque participativo.</t>
   </si>
   <si>
     <t>Fortalecer el desarrollo de capacidades de las comunidades locales en prácticas de restauración y conservación de manglares.</t>
   </si>
   <si>
     <t>Mejorar la colaboración interinstitucional para alcanzar los objetivos de restauración y conservación de manglares y contribuir a los compromisos en materia de biodiversidad y cambio climático.</t>
   </si>
   <si>
     <t>Promover la restauración de 1.000 hectáreas y la conservación de aproximadamente 17.000 hectáreas de áreas de manglares en la Ciénaga Grande de Santa Marta (CGSM), a través de la participación, capacitación y colaboración activa de al menos cinco grupos comunitarios locales durante un período de 10 meses.</t>
   </si>
   <si>
     <t>Valor Contrapartida</t>
@@ -1400,53 +1391,50 @@
   <si>
     <t>Promover el fortalecimiento de capacidades entre los actores involucrados en el proceso local de PEM en la bahía de Cartagena, en coherencia con el Componente 3 del proyecto ProCaribe+ y las directrices de IOCARIBE.</t>
   </si>
   <si>
     <t>Reducir las brechas de información en los datos de línea base de carbono azul desde una perspectiva a nivel país y a escala de parcela, mediante la implementación de métodos tecnológicos avanzados como el escaneo láser terrestre (TLS) y el muestreo de madera, con el fin de estimar ecuaciones alométricas locales. Esta implementación se llevará a cabo en el DRMI Ciénaga de La Caimanera, en el Caribe colombiano, utilizando mediciones precisas y estandarizadas alineadas con los objetivos del programa MRV.</t>
   </si>
   <si>
     <t>Recopilar y procesar datos de TLS y muestras de madera de árboles de manglar seleccionados, asegurando mediciones precisas y estandarizadas a nivel de parcela.</t>
   </si>
   <si>
     <t>Apoyar el desarrollo y la calibración de ecuaciones alométricas locales para la estimación de las reservas de carbono en los ecosistemas de manglar.</t>
   </si>
   <si>
     <t>Garantizar la coherencia técnica y metodológica de las mediciones con los objetivos del Proyecto Regional de Carbono Azul, promoviendo la sostenibilidad a largo plazo de los esfuerzos de monitoreo.</t>
   </si>
   <si>
     <t>Proyectos de Investigación INVEMAR 2026</t>
   </si>
   <si>
     <t>PRY-GEZ-003-23 VidaManglar-Remedición</t>
   </si>
   <si>
     <t>PRY-GEZ-010-23 GEF7-CGSM</t>
   </si>
   <si>
-    <t xml:space="preserve">PRY-BEM-006-24 MPA Deep seamounts Pacific- FCD </t>
-[...1 lines deleted...]
-  <si>
     <t>PRY-CAM-009-24 IKI - San Andrés</t>
   </si>
   <si>
     <t>PRY-BEM-004-25 POGO eDNA LAC 2025</t>
   </si>
   <si>
     <t>PRY-GEZ-005-25 GMA Manglares CGSM</t>
   </si>
   <si>
     <t>PRY-GEO-006-25 UNGRD LA CACHACA III</t>
   </si>
   <si>
     <t>PRY-CAM-007-25 INVEMAR-CORPAMAG 113 de 2025</t>
   </si>
   <si>
     <t>PRY-BEM-008-25 MPA Deep seamounts Pacific- FCD</t>
   </si>
   <si>
     <t>PRY-CAM-012-25 GEF LAC CITIES</t>
   </si>
   <si>
     <t>PRY-CAM-017-25 EPA-OdC</t>
   </si>
   <si>
     <t>PRY-CAM-019-25 UNEP Capacity Development</t>
@@ -1553,53 +1541,50 @@
   <si>
     <t>2025-10-03</t>
   </si>
   <si>
     <t>2026-01-23</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-05</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-09-30</t>
   </si>
   <si>
     <t>2026-12-31</t>
   </si>
   <si>
     <t>2027-01-30</t>
   </si>
   <si>
-    <t>2026-10-04</t>
-[...1 lines deleted...]
-  <si>
     <t>Conservación y Uso Sostenible de la Ciénaga Grande de Santa Marta</t>
   </si>
   <si>
     <t>Marine eDNA monitoring network in Latin America and the Caribbean</t>
   </si>
   <si>
     <t>Conservación y restauración de manglares del sitio Ramsar Ciénaga Grande de Santa Marta con participación comunitaria</t>
   </si>
   <si>
     <t>Deep seamount biodiversity exploration and MPA monitoring strategies in the Colombian Pacific along bathymetric gradients.  Fase 2025</t>
   </si>
   <si>
     <t>PCA for the implementation of the water quality capacity development project in the Wider Caribbean Region Capacity development project on water quality in the Wider Caribbean</t>
   </si>
   <si>
     <t>Determinación de la biodiversidad funcional asociada a las praderas de pastos marinos con el fin de comprender su rol en los procesos de captura de carbono en el departamento de La Guajira</t>
   </si>
   <si>
     <t>Fortalecimiento del sector pesquero y acuícola como estrategia para el desarrollo de la producción pesquera artesanal en Colombia</t>
   </si>
   <si>
     <t>Jefe Línea Prevención y Protección de Ecosistemas Marinos y Costeros - PEM</t>
   </si>
   <si>
     <t>LUISA FERNANDA ESPINOSA DIAZ</t>
@@ -1757,56 +1742,50 @@
   <si>
     <t>Dinamizar la economía local a través del fortalecimiento de circuitos cortos de comercialización que acerquen directamente a productores y consumidores.</t>
   </si>
   <si>
     <t>Evaluar la prefactibilidad para la transformación y valor agregado en el aprovechamiento del atún en el Pacífico colombiano.</t>
   </si>
   <si>
     <t>FABIAN DAVID ESCOBAR TOLEDO</t>
   </si>
   <si>
     <t>Aunar esfuerzos técnicos y financieros entre el Instituto de Investigaciones Marinas y Costeras “José Benito Vives de Andréis” – INVEMAR – y la Corporación Autónoma Regional del Magdalena – CORPAMAG – con el fin de adelantar el monitoreo hidrosedimentológico de la Ciénaga Grande de Santa Marta en el período 2018 – 2030.</t>
   </si>
   <si>
     <t>Continuar el monitoreo en los componentes hídrico y sedimentológico en la CGSM durante el año 2026.</t>
   </si>
   <si>
     <t>Emplear los resultados del monitoreo para avanzar en estudios científicos de especial interés en la gestión integral de la CGSM.</t>
   </si>
   <si>
     <t xml:space="preserve">Verificar los contenidos de carbono del proyecto carbono azul vida manglar después de la certificación, estimando las variaciones en manglar de cuenca, borde y parcelas de post deforestación </t>
   </si>
   <si>
     <t>Coordinación Investigación e información para gestión marina y costera</t>
   </si>
   <si>
-    <t>Mejorar la salud del ecosistema del SDERM-CGSM para promover la conservación de la biodiversidad y los servicios ecosistémicos</t>
-[...4 lines deleted...]
-  <si>
     <t>Aunar esfuerzos y recursos para fortalecer el sistema de monitoreo permanente de los cambios ambientales de la CGSM que permitan tener un diagnóstico actualizado del ecosistema como una herramienta para la toma de decisiones de manejo por parte de las autoridades ambientales.</t>
   </si>
   <si>
     <t>Programa de Calidad Ambiental Marina</t>
   </si>
   <si>
     <t>Evaluar los contenidos de metales pesados como Pb, Cd, Cr, Ni, Cu, Zn, en material suspendido en el agua; y Hg en sedimentos y peces. Evaluar microorganismos que puedan afectar la salud humana o del ecosistema.</t>
   </si>
   <si>
     <t>Ecosistema de manglar: Evaluar el estado fitosanitario del bosque de manglar y la abundancia y composición de principales grupos de fauna como indicadores de su estado de conservación.</t>
   </si>
   <si>
     <t xml:space="preserve">Aunar esfuerzos técnicos, humanos, administrativos y financieros entre el INVEMAR y Hocol para adelantar acciones de cooperación, investigación y apoyo mutuo, dirigidas a la generación de conocimiento científico sobre la biodiversidad asociada a praderas de pastos marinos en el departamento de La Guajira, que permita conocer los principales grupos funcionales, para mantener y conservar los principales servicios ecosistémicos como la captura de carbono en La Guajira. </t>
   </si>
   <si>
     <t xml:space="preserve">Caracterizar la fauna y flora asociada a praderas de pastos marinos mediante herramientas moleculares. </t>
   </si>
   <si>
     <t>Fortalecer los fundamentos técnicos y la biodiversidad funcional del ecosistema de pastos marinos como sumidero de carbono a partir de la determinación de su biodiversidad asociada.</t>
   </si>
   <si>
     <t>Aunar esfuerzos entre el ministerio de transporte, invias e invemar, para adelantar un proyecto de investigación científica aplicada orientado a determinar las posibles afectaciones ocasionadas por los dragados efectuados en el canal de acceso a la bahía de Buenaventura, en cumplimiento de los compromisos adquiridos en el marco del paro cívido de Buenaventura de 2017.</t>
   </si>
   <si>
     <t xml:space="preserve"> Programa Geociencias Marinas y Costeras</t>
@@ -1845,50 +1824,83 @@
     <t>CRISTIAN CAMILO MONTES CHAURA</t>
   </si>
   <si>
     <t>MARTHA VIDES CASADO</t>
   </si>
   <si>
     <t>Diagnóstico de las posibles afectaciones económicas, territoriales, ambientales y culturales generadas por los dragados del canal de acceso al puerto de Buenaventura, Valle del Cauca.</t>
   </si>
   <si>
     <t>Conocimiento del riesgo frente al fenómeno de erosión costera</t>
   </si>
   <si>
     <t>Generación de información y conocimiento ambiental para la gestión integral de los mares, costas y recursos acuáticos en jurisdicción de Corpamag</t>
   </si>
   <si>
     <t>Acciones enfocadas a la conservación y promoción ambiental, socioeconómica y cultural de los servicios ecosistémicos marinos y costeros, de manera conjunta con las comunidades y entidades locales en áreas de interés de Ecopetrol S.A.</t>
   </si>
   <si>
     <t>Monitoreo hidrosedimentológico de la Ciénaga Grande de Santa Marta 2018 - 2030</t>
   </si>
   <si>
     <t>Aunar esfuerzos para la formulación de objetivos de calidad para cuerpos de aguas priorizados que desembocan en la bahía de Cartagena en jurisdicción del establecimiento público ambiental de Cartagena</t>
   </si>
   <si>
     <t>Aunar esfuerzos para adelantar acciones enfocadas a la conservación y promoción ambiental, socioeconómica y cultural de los servicios ecosistémicos marinos y costeros, de manera conjunta con las comunidades y entidades locales en la zona marino costera de la Guajira.</t>
+  </si>
+  <si>
+    <t>Adelantar un trabajo original para integrar y analizar la información recopilada para identificar las posibles afectaciones del dragado del canal de acceso al Puerto de la bahía de Buenaventura (problema específico) y generar nuevos conocimientos con efectos prácticos.</t>
+  </si>
+  <si>
+    <t>Valorar los posibles efectos (nuevos conocimientos) de la actividad de dragado del canal de acceso al Puerto de Buenaventura a partir de un documento metodológico de ciencia aplicada.</t>
+  </si>
+  <si>
+    <t>Mejorar la comprensión básica de los patrones de biodiversidad marina en los hábitats de los montes submarinos profundos en la ZEE de Colombia, para estimar y proteger estos antiguos sistemas del fondo marino antes de que sean impactados</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PRY-BEM-008-25 MPA Deep seamounts Pacific- FCD </t>
+  </si>
+  <si>
+    <t>Estimar los cambios con referencia a la línea base, en los contenidos de carbono en suelos, biomasa y necromasa tanto en las parcelas de manglar de cuenca y borde, así como en las parcelas de post deforestación.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Determinar el estado de calidad de aguas y contaminación por plástico en estaciones RedCAM priorizadas en el DMI Cispatá DRMI Caimanera y PNR Guacamayas.</t>
+  </si>
+  <si>
+    <t>Determinar los cambios en las coberturas de manglar en las diferentes áreas del proyecto por medio análisis de cartografía y sensores remotos SIG).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fortalecer la gobernanza ambiental de la ecorregión de manera participativa </t>
+  </si>
+  <si>
+    <t>Promover la adopción de herramientas para la conservación de la biodiversidad, mejorando la conectividad de los ecosistemas estratégicos y la eficiencia del uso del agua</t>
+  </si>
+  <si>
+    <t>aumentar el área bajo prácticas de producción sostenible en las cuencas hidrográficas de Aracataca y Fundación</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Mejorar la salud del Sistema Delta Estuarino del Río Magdalena, Ciénaga Grande de Santa Marta (SDERMCGSM) para promover la conservación de la biodiversidad y los servicios ecosistémicos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_-&quot;$&quot;\ * #,##0.00_-;\-&quot;$&quot;\ * #,##0.00_-;_-&quot;$&quot;\ * &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_ &quot;$&quot;\ * #,##0.00_ ;_ &quot;$&quot;\ * \-#,##0.00_ ;_ &quot;$&quot;\ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="_-&quot;$&quot;\ * #,##0_-;\-&quot;$&quot;\ * #,##0_-;_-&quot;$&quot;\ * &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -2306,51 +2318,51 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="22" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="156">
+  <cellXfs count="171">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -2483,264 +2495,243 @@
     </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="23" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="7" fillId="3" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="3" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="3" borderId="7" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="3" borderId="3" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="7" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...82 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="7" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -2757,54 +2748,120 @@
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Moneda" xfId="7" builtinId="4"/>
     <cellStyle name="Moneda 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 2 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 5" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Porcentaje 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFE76EE"/>
       <color rgb="FF06477C"/>
       <color rgb="FF99CCFF"/>
       <color rgb="FF009999"/>
       <color rgb="FF7DF7AB"/>
       <color rgb="FFEC88C1"/>
       <color rgb="FF55AB8A"/>
       <color rgb="FFCBF3FD"/>
@@ -4185,107 +4242,107 @@
     <col min="11" max="11" width="30.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="19.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="30" style="2" customWidth="1"/>
     <col min="16" max="16" width="36" style="2" customWidth="1"/>
     <col min="17" max="17" width="18.7109375" style="2" customWidth="1"/>
     <col min="18" max="18" width="46.28515625" style="1" customWidth="1"/>
     <col min="19" max="21" width="11.42578125" style="5"/>
     <col min="22" max="42" width="11.42578125" style="7"/>
     <col min="43" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="5"/>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="O1" s="10"/>
       <c r="P1" s="10"/>
       <c r="Q1" s="10"/>
       <c r="S1" s="5"/>
       <c r="T1" s="5"/>
       <c r="U1" s="5"/>
     </row>
     <row r="2" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="145"/>
-[...1 lines deleted...]
-      <c r="D2" s="147" t="s">
+      <c r="B2" s="138"/>
+      <c r="C2" s="138"/>
+      <c r="D2" s="140" t="s">
         <v>5</v>
       </c>
-      <c r="E2" s="147"/>
-[...12 lines deleted...]
-      <c r="R2" s="147"/>
+      <c r="E2" s="140"/>
+      <c r="F2" s="140"/>
+      <c r="G2" s="140"/>
+      <c r="H2" s="140"/>
+      <c r="I2" s="140"/>
+      <c r="J2" s="140"/>
+      <c r="K2" s="140"/>
+      <c r="L2" s="140"/>
+      <c r="M2" s="140"/>
+      <c r="N2" s="140"/>
+      <c r="O2" s="140"/>
+      <c r="P2" s="140"/>
+      <c r="Q2" s="140"/>
+      <c r="R2" s="140"/>
     </row>
     <row r="3" spans="1:21" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="145"/>
-[...15 lines deleted...]
-      <c r="R3" s="147"/>
+      <c r="B3" s="138"/>
+      <c r="C3" s="138"/>
+      <c r="D3" s="140"/>
+      <c r="E3" s="140"/>
+      <c r="F3" s="140"/>
+      <c r="G3" s="140"/>
+      <c r="H3" s="140"/>
+      <c r="I3" s="140"/>
+      <c r="J3" s="140"/>
+      <c r="K3" s="140"/>
+      <c r="L3" s="140"/>
+      <c r="M3" s="140"/>
+      <c r="N3" s="140"/>
+      <c r="O3" s="140"/>
+      <c r="P3" s="140"/>
+      <c r="Q3" s="140"/>
+      <c r="R3" s="140"/>
     </row>
     <row r="4" spans="1:21" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="145"/>
-[...15 lines deleted...]
-      <c r="R4" s="147"/>
+      <c r="B4" s="138"/>
+      <c r="C4" s="138"/>
+      <c r="D4" s="140"/>
+      <c r="E4" s="140"/>
+      <c r="F4" s="140"/>
+      <c r="G4" s="140"/>
+      <c r="H4" s="140"/>
+      <c r="I4" s="140"/>
+      <c r="J4" s="140"/>
+      <c r="K4" s="140"/>
+      <c r="L4" s="140"/>
+      <c r="M4" s="140"/>
+      <c r="N4" s="140"/>
+      <c r="O4" s="140"/>
+      <c r="P4" s="140"/>
+      <c r="Q4" s="140"/>
+      <c r="R4" s="140"/>
     </row>
     <row r="5" spans="1:21" s="7" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="I5" s="8"/>
       <c r="J5" s="8"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="9"/>
       <c r="P5" s="9"/>
       <c r="Q5" s="9"/>
       <c r="R5" s="8"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
     </row>
     <row r="6" spans="1:21" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="5"/>
@@ -5754,2451 +5811,2613 @@
       <c r="A139" s="5"/>
       <c r="B139" s="5"/>
       <c r="C139" s="5"/>
       <c r="O139" s="10"/>
       <c r="P139" s="10"/>
       <c r="Q139" s="10"/>
       <c r="S139" s="5"/>
       <c r="T139" s="5"/>
       <c r="U139" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B2:C4"/>
     <mergeCell ref="D2:R4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Hoja4">
     <tabColor theme="4" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:N80"/>
+  <dimension ref="A1:N87"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="64" zoomScalePageLayoutView="80" workbookViewId="0">
-      <pane xSplit="3" ySplit="4" topLeftCell="G68" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="64" zoomScalePageLayoutView="80" workbookViewId="0">
+      <pane xSplit="3" ySplit="4" topLeftCell="J5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="K6" sqref="K6"/>
+      <selection pane="bottomRight" activeCell="C5" sqref="C5:C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="34.5" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="13" customWidth="1"/>
     <col min="2" max="2" width="44.7109375" style="13" customWidth="1"/>
-    <col min="3" max="3" width="53.140625" style="13" customWidth="1"/>
+    <col min="3" max="3" width="53.140625" style="153" customWidth="1"/>
     <col min="4" max="4" width="27.42578125" style="13" customWidth="1"/>
     <col min="5" max="5" width="21.140625" style="13" customWidth="1"/>
     <col min="6" max="6" width="107.7109375" style="13" customWidth="1"/>
     <col min="7" max="7" width="25.140625" style="13" customWidth="1"/>
     <col min="8" max="8" width="34.140625" style="13" customWidth="1"/>
     <col min="9" max="9" width="30.85546875" style="13" customWidth="1"/>
     <col min="10" max="10" width="32" style="13" customWidth="1"/>
     <col min="11" max="11" width="57.7109375" style="13" customWidth="1"/>
     <col min="12" max="12" width="118.7109375" style="13" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="25.42578125" style="58" customWidth="1"/>
     <col min="14" max="14" width="24" style="13" customWidth="1"/>
     <col min="15" max="15" width="13.42578125" style="13" bestFit="1" customWidth="1"/>
     <col min="16" max="16348" width="11.5703125" style="13" customWidth="1"/>
     <col min="16349" max="16384" width="0.140625" style="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="53"/>
       <c r="B1" s="3"/>
-      <c r="C1" s="53"/>
-[...6 lines deleted...]
-      <c r="H1" s="130"/>
+      <c r="C1" s="168"/>
+      <c r="D1" s="121" t="s">
+        <v>250</v>
+      </c>
+      <c r="E1" s="121"/>
+      <c r="F1" s="121"/>
+      <c r="G1" s="121"/>
+      <c r="H1" s="121"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
     </row>
     <row r="2" spans="1:14" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="53"/>
       <c r="B2" s="3"/>
-      <c r="C2" s="4"/>
-[...4 lines deleted...]
-      <c r="H2" s="130"/>
+      <c r="C2" s="169"/>
+      <c r="D2" s="121"/>
+      <c r="E2" s="121"/>
+      <c r="F2" s="121"/>
+      <c r="G2" s="121"/>
+      <c r="H2" s="121"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
     </row>
     <row r="3" spans="1:14" s="11" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="131" t="s">
+      <c r="A3" s="122" t="s">
         <v>15</v>
       </c>
-      <c r="B3" s="131" t="s">
+      <c r="B3" s="122" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="132" t="s">
+      <c r="C3" s="122" t="s">
+        <v>208</v>
+      </c>
+      <c r="D3" s="123" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" s="123" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" s="123" t="s">
+        <v>193</v>
+      </c>
+      <c r="G3" s="123" t="s">
+        <v>13</v>
+      </c>
+      <c r="H3" s="123" t="s">
+        <v>7</v>
+      </c>
+      <c r="I3" s="123" t="s">
+        <v>8</v>
+      </c>
+      <c r="J3" s="128" t="s">
+        <v>9</v>
+      </c>
+      <c r="K3" s="130" t="s">
+        <v>10</v>
+      </c>
+      <c r="L3" s="132" t="s">
+        <v>142</v>
+      </c>
+      <c r="M3" s="125" t="s">
+        <v>192</v>
+      </c>
+      <c r="N3" s="125" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" s="12" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="122"/>
+      <c r="B4" s="122"/>
+      <c r="C4" s="122"/>
+      <c r="D4" s="124"/>
+      <c r="E4" s="127"/>
+      <c r="F4" s="127"/>
+      <c r="G4" s="127"/>
+      <c r="H4" s="127"/>
+      <c r="I4" s="127"/>
+      <c r="J4" s="129"/>
+      <c r="K4" s="131"/>
+      <c r="L4" s="133"/>
+      <c r="M4" s="126"/>
+      <c r="N4" s="126"/>
+    </row>
+    <row r="5" spans="1:14" s="153" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="148" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="162" t="s">
+        <v>368</v>
+      </c>
+      <c r="C5" s="163" t="s">
+        <v>251</v>
+      </c>
+      <c r="D5" s="148" t="s">
+        <v>277</v>
+      </c>
+      <c r="E5" s="148" t="s">
+        <v>369</v>
+      </c>
+      <c r="F5" s="149" t="s">
+        <v>404</v>
+      </c>
+      <c r="G5" s="147" t="s">
+        <v>323</v>
+      </c>
+      <c r="H5" s="147" t="s">
+        <v>389</v>
+      </c>
+      <c r="I5" s="150">
+        <v>44988</v>
+      </c>
+      <c r="J5" s="150">
+        <v>46112</v>
+      </c>
+      <c r="K5" s="151" t="s">
+        <v>194</v>
+      </c>
+      <c r="L5" s="152"/>
+      <c r="M5" s="96">
+        <v>605468216</v>
+      </c>
+      <c r="N5" s="96">
+        <v>60910841</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" s="153" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A6" s="155"/>
+      <c r="B6" s="164"/>
+      <c r="C6" s="165"/>
+      <c r="D6" s="155"/>
+      <c r="E6" s="155"/>
+      <c r="F6" s="149" t="s">
+        <v>402</v>
+      </c>
+      <c r="G6" s="154"/>
+      <c r="H6" s="154"/>
+      <c r="I6" s="156"/>
+      <c r="J6" s="156"/>
+      <c r="K6" s="157"/>
+      <c r="L6" s="152"/>
+      <c r="M6" s="97"/>
+      <c r="N6" s="97"/>
+    </row>
+    <row r="7" spans="1:14" s="153" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="159"/>
+      <c r="B7" s="166"/>
+      <c r="C7" s="167"/>
+      <c r="D7" s="159"/>
+      <c r="E7" s="159"/>
+      <c r="F7" s="149" t="s">
+        <v>403</v>
+      </c>
+      <c r="G7" s="158"/>
+      <c r="H7" s="158"/>
+      <c r="I7" s="160"/>
+      <c r="J7" s="160"/>
+      <c r="K7" s="161"/>
+      <c r="L7" s="152"/>
+      <c r="M7" s="98"/>
+      <c r="N7" s="98"/>
+    </row>
+    <row r="8" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" s="84" t="s">
+        <v>408</v>
+      </c>
+      <c r="C8" s="147" t="s">
+        <v>252</v>
+      </c>
+      <c r="D8" s="76" t="s">
+        <v>277</v>
+      </c>
+      <c r="E8" s="78" t="s">
+        <v>369</v>
+      </c>
+      <c r="F8" s="62" t="s">
+        <v>405</v>
+      </c>
+      <c r="G8" s="78" t="s">
+        <v>323</v>
+      </c>
+      <c r="H8" s="78"/>
+      <c r="I8" s="91">
+        <v>45128</v>
+      </c>
+      <c r="J8" s="91">
+        <v>46628</v>
+      </c>
+      <c r="K8" s="87" t="s">
+        <v>303</v>
+      </c>
+      <c r="L8" s="61"/>
+      <c r="M8" s="73" t="s">
+        <v>282</v>
+      </c>
+      <c r="N8" s="73">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="82"/>
+      <c r="B9" s="85"/>
+      <c r="C9" s="154"/>
+      <c r="D9" s="90"/>
+      <c r="E9" s="80"/>
+      <c r="F9" s="62" t="s">
+        <v>406</v>
+      </c>
+      <c r="G9" s="80"/>
+      <c r="H9" s="80"/>
+      <c r="I9" s="92"/>
+      <c r="J9" s="92"/>
+      <c r="K9" s="88"/>
+      <c r="L9" s="61"/>
+      <c r="M9" s="74"/>
+      <c r="N9" s="74"/>
+    </row>
+    <row r="10" spans="1:14" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="83"/>
+      <c r="B10" s="86"/>
+      <c r="C10" s="158"/>
+      <c r="D10" s="77"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="62" t="s">
+        <v>407</v>
+      </c>
+      <c r="G10" s="79"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="93"/>
+      <c r="J10" s="93"/>
+      <c r="K10" s="89"/>
+      <c r="L10" s="61"/>
+      <c r="M10" s="75"/>
+      <c r="N10" s="75"/>
+    </row>
+    <row r="11" spans="1:14" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="78" t="s">
+        <v>199</v>
+      </c>
+      <c r="C11" s="162" t="s">
+        <v>401</v>
+      </c>
+      <c r="D11" s="76" t="s">
+        <v>278</v>
+      </c>
+      <c r="E11" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="F11" s="54" t="s">
+        <v>400</v>
+      </c>
+      <c r="G11" s="78" t="s">
+        <v>320</v>
+      </c>
+      <c r="H11" s="78" t="s">
+        <v>390</v>
+      </c>
+      <c r="I11" s="91">
+        <v>45413</v>
+      </c>
+      <c r="J11" s="91">
+        <v>46873</v>
+      </c>
+      <c r="K11" s="87" t="s">
+        <v>202</v>
+      </c>
+      <c r="L11" s="61"/>
+      <c r="M11" s="73" t="s">
+        <v>283</v>
+      </c>
+      <c r="N11" s="73">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="83"/>
+      <c r="B12" s="79"/>
+      <c r="C12" s="166"/>
+      <c r="D12" s="77"/>
+      <c r="E12" s="79"/>
+      <c r="F12" s="54" t="s">
+        <v>201</v>
+      </c>
+      <c r="G12" s="79"/>
+      <c r="H12" s="79"/>
+      <c r="I12" s="93"/>
+      <c r="J12" s="93"/>
+      <c r="K12" s="89"/>
+      <c r="L12" s="61"/>
+      <c r="M12" s="75"/>
+      <c r="N12" s="75"/>
+    </row>
+    <row r="13" spans="1:14" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="84" t="s">
+        <v>205</v>
+      </c>
+      <c r="C13" s="163" t="s">
+        <v>253</v>
+      </c>
+      <c r="D13" s="76" t="s">
+        <v>280</v>
+      </c>
+      <c r="E13" s="78" t="s">
+        <v>310</v>
+      </c>
+      <c r="F13" s="54" t="s">
+        <v>312</v>
+      </c>
+      <c r="G13" s="78" t="s">
+        <v>311</v>
+      </c>
+      <c r="H13" s="78"/>
+      <c r="I13" s="91">
+        <v>45495</v>
+      </c>
+      <c r="J13" s="91">
+        <v>47149</v>
+      </c>
+      <c r="K13" s="87" t="s">
+        <v>204</v>
+      </c>
+      <c r="L13" s="61"/>
+      <c r="M13" s="73" t="s">
+        <v>284</v>
+      </c>
+      <c r="N13" s="73" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A14" s="82"/>
+      <c r="B14" s="85"/>
+      <c r="C14" s="165"/>
+      <c r="D14" s="90"/>
+      <c r="E14" s="80"/>
+      <c r="F14" s="54" t="s">
+        <v>313</v>
+      </c>
+      <c r="G14" s="80"/>
+      <c r="H14" s="80"/>
+      <c r="I14" s="92"/>
+      <c r="J14" s="92"/>
+      <c r="K14" s="88"/>
+      <c r="L14" s="61"/>
+      <c r="M14" s="74"/>
+      <c r="N14" s="74"/>
+    </row>
+    <row r="15" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A15" s="83"/>
+      <c r="B15" s="86"/>
+      <c r="C15" s="167"/>
+      <c r="D15" s="77"/>
+      <c r="E15" s="79"/>
+      <c r="F15" s="54" t="s">
+        <v>314</v>
+      </c>
+      <c r="G15" s="79"/>
+      <c r="H15" s="79"/>
+      <c r="I15" s="93"/>
+      <c r="J15" s="93"/>
+      <c r="K15" s="89"/>
+      <c r="L15" s="61"/>
+      <c r="M15" s="75"/>
+      <c r="N15" s="75"/>
+    </row>
+    <row r="16" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="115" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="84" t="s">
+        <v>209</v>
+      </c>
+      <c r="C16" s="163" t="s">
+        <v>254</v>
+      </c>
+      <c r="D16" s="76" t="s">
+        <v>278</v>
+      </c>
+      <c r="E16" s="78" t="s">
+        <v>319</v>
+      </c>
+      <c r="F16" s="61" t="s">
+        <v>315</v>
+      </c>
+      <c r="G16" s="78" t="s">
+        <v>321</v>
+      </c>
+      <c r="H16" s="78" t="s">
+        <v>320</v>
+      </c>
+      <c r="I16" s="91">
+        <v>45750</v>
+      </c>
+      <c r="J16" s="91">
+        <v>46112</v>
+      </c>
+      <c r="K16" s="87" t="s">
+        <v>304</v>
+      </c>
+      <c r="L16" s="61"/>
+      <c r="M16" s="73" t="s">
+        <v>285</v>
+      </c>
+      <c r="N16" s="73">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A17" s="116"/>
+      <c r="B17" s="85"/>
+      <c r="C17" s="165"/>
+      <c r="D17" s="90"/>
+      <c r="E17" s="80"/>
+      <c r="F17" s="61" t="s">
+        <v>316</v>
+      </c>
+      <c r="G17" s="80"/>
+      <c r="H17" s="80"/>
+      <c r="I17" s="92"/>
+      <c r="J17" s="92"/>
+      <c r="K17" s="88"/>
+      <c r="L17" s="61"/>
+      <c r="M17" s="74"/>
+      <c r="N17" s="74"/>
+    </row>
+    <row r="18" spans="1:14" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="116"/>
+      <c r="B18" s="85"/>
+      <c r="C18" s="165"/>
+      <c r="D18" s="90"/>
+      <c r="E18" s="80"/>
+      <c r="F18" s="61" t="s">
+        <v>317</v>
+      </c>
+      <c r="G18" s="80"/>
+      <c r="H18" s="80"/>
+      <c r="I18" s="92"/>
+      <c r="J18" s="92"/>
+      <c r="K18" s="88"/>
+      <c r="L18" s="61"/>
+      <c r="M18" s="74"/>
+      <c r="N18" s="74"/>
+    </row>
+    <row r="19" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A19" s="117"/>
+      <c r="B19" s="86"/>
+      <c r="C19" s="167"/>
+      <c r="D19" s="77"/>
+      <c r="E19" s="79"/>
+      <c r="F19" s="61" t="s">
+        <v>318</v>
+      </c>
+      <c r="G19" s="79"/>
+      <c r="H19" s="79"/>
+      <c r="I19" s="93"/>
+      <c r="J19" s="93"/>
+      <c r="K19" s="89"/>
+      <c r="L19" s="61"/>
+      <c r="M19" s="75"/>
+      <c r="N19" s="75"/>
+    </row>
+    <row r="20" spans="1:14" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="115" t="s">
+        <v>16</v>
+      </c>
+      <c r="B20" s="78" t="s">
+        <v>213</v>
+      </c>
+      <c r="C20" s="162" t="s">
+        <v>255</v>
+      </c>
+      <c r="D20" s="76" t="s">
+        <v>277</v>
+      </c>
+      <c r="E20" s="78" t="s">
+        <v>322</v>
+      </c>
+      <c r="F20" s="68" t="s">
+        <v>210</v>
+      </c>
+      <c r="G20" s="78" t="s">
+        <v>323</v>
+      </c>
+      <c r="H20" s="78" t="s">
+        <v>324</v>
+      </c>
+      <c r="I20" s="91">
+        <v>45768</v>
+      </c>
+      <c r="J20" s="91">
+        <v>46068</v>
+      </c>
+      <c r="K20" s="87" t="s">
+        <v>305</v>
+      </c>
+      <c r="L20" s="61"/>
+      <c r="M20" s="73">
+        <v>1233336000</v>
+      </c>
+      <c r="N20" s="73">
+        <v>212886610</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" ht="27" x14ac:dyDescent="0.25">
+      <c r="A21" s="116"/>
+      <c r="B21" s="80"/>
+      <c r="C21" s="164"/>
+      <c r="D21" s="90"/>
+      <c r="E21" s="80"/>
+      <c r="F21" s="68" t="s">
         <v>211</v>
       </c>
-      <c r="D3" s="132" t="s">
-[...50 lines deleted...]
-      <c r="A5" s="67" t="s">
+      <c r="G21" s="80"/>
+      <c r="H21" s="80"/>
+      <c r="I21" s="92"/>
+      <c r="J21" s="92"/>
+      <c r="K21" s="88"/>
+      <c r="L21" s="61"/>
+      <c r="M21" s="74"/>
+      <c r="N21" s="74"/>
+    </row>
+    <row r="22" spans="1:14" ht="27" x14ac:dyDescent="0.25">
+      <c r="A22" s="117"/>
+      <c r="B22" s="79"/>
+      <c r="C22" s="166"/>
+      <c r="D22" s="77"/>
+      <c r="E22" s="79"/>
+      <c r="F22" s="68" t="s">
+        <v>212</v>
+      </c>
+      <c r="G22" s="79"/>
+      <c r="H22" s="79"/>
+      <c r="I22" s="93"/>
+      <c r="J22" s="93"/>
+      <c r="K22" s="89"/>
+      <c r="L22" s="61"/>
+      <c r="M22" s="75"/>
+      <c r="N22" s="75"/>
+    </row>
+    <row r="23" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="81" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="66" t="s">
-[...84 lines deleted...]
-      <c r="C7" s="154" t="s">
+      <c r="B23" s="118" t="s">
+        <v>215</v>
+      </c>
+      <c r="C23" s="163" t="s">
         <v>256</v>
       </c>
-      <c r="D7" s="62" t="s">
-[...8 lines deleted...]
-      <c r="G7" s="61" t="s">
+      <c r="D23" s="76" t="s">
+        <v>279</v>
+      </c>
+      <c r="E23" s="81" t="s">
+        <v>329</v>
+      </c>
+      <c r="F23" s="54" t="s">
         <v>325</v>
       </c>
-      <c r="H7" s="61" t="s">
-[...114 lines deleted...]
-      <c r="G11" s="103" t="s">
+      <c r="G23" s="78" t="s">
+        <v>330</v>
+      </c>
+      <c r="H23" s="78" t="s">
+        <v>331</v>
+      </c>
+      <c r="I23" s="91">
+        <v>45789</v>
+      </c>
+      <c r="J23" s="91">
+        <v>46337</v>
+      </c>
+      <c r="K23" s="87" t="s">
+        <v>392</v>
+      </c>
+      <c r="L23" s="61"/>
+      <c r="M23" s="73">
+        <v>3000000000</v>
+      </c>
+      <c r="N23" s="73">
+        <v>340081957</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A24" s="82"/>
+      <c r="B24" s="119"/>
+      <c r="C24" s="165"/>
+      <c r="D24" s="90"/>
+      <c r="E24" s="82"/>
+      <c r="F24" s="54" t="s">
         <v>326</v>
       </c>
-      <c r="H11" s="103" t="s">
-[...86 lines deleted...]
-      <c r="E15" s="103" t="s">
+      <c r="G24" s="80"/>
+      <c r="H24" s="80"/>
+      <c r="I24" s="92"/>
+      <c r="J24" s="92"/>
+      <c r="K24" s="88"/>
+      <c r="L24" s="59"/>
+      <c r="M24" s="74"/>
+      <c r="N24" s="74"/>
+    </row>
+    <row r="25" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="82"/>
+      <c r="B25" s="119"/>
+      <c r="C25" s="165"/>
+      <c r="D25" s="90"/>
+      <c r="E25" s="82"/>
+      <c r="F25" s="54" t="s">
         <v>327</v>
       </c>
-      <c r="F15" s="76" t="s">
-[...255 lines deleted...]
-    <row r="26" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G25" s="80"/>
+      <c r="H25" s="80"/>
+      <c r="I25" s="92"/>
+      <c r="J25" s="92"/>
+      <c r="K25" s="88"/>
+      <c r="L25" s="59"/>
+      <c r="M25" s="74"/>
+      <c r="N25" s="74"/>
+    </row>
+    <row r="26" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A26" s="83"/>
-      <c r="B26" s="108"/>
-[...1 lines deleted...]
-      <c r="D26" s="109"/>
+      <c r="B26" s="120"/>
+      <c r="C26" s="167"/>
+      <c r="D26" s="77"/>
       <c r="E26" s="83"/>
       <c r="F26" s="54" t="s">
+        <v>328</v>
+      </c>
+      <c r="G26" s="79"/>
+      <c r="H26" s="79"/>
+      <c r="I26" s="93"/>
+      <c r="J26" s="93"/>
+      <c r="K26" s="89"/>
+      <c r="L26" s="59"/>
+      <c r="M26" s="75"/>
+      <c r="N26" s="75"/>
+    </row>
+    <row r="27" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" s="78" t="s">
+        <v>332</v>
+      </c>
+      <c r="C27" s="147" t="s">
+        <v>257</v>
+      </c>
+      <c r="D27" s="76" t="s">
+        <v>280</v>
+      </c>
+      <c r="E27" s="81" t="s">
+        <v>335</v>
+      </c>
+      <c r="F27" s="54" t="s">
+        <v>333</v>
+      </c>
+      <c r="G27" s="81" t="s">
+        <v>311</v>
+      </c>
+      <c r="H27" s="81" t="s">
+        <v>336</v>
+      </c>
+      <c r="I27" s="91" t="s">
+        <v>294</v>
+      </c>
+      <c r="J27" s="91" t="s">
+        <v>299</v>
+      </c>
+      <c r="K27" s="87" t="s">
+        <v>393</v>
+      </c>
+      <c r="L27" s="60" t="s">
+        <v>198</v>
+      </c>
+      <c r="M27" s="73">
+        <v>630000000</v>
+      </c>
+      <c r="N27" s="73">
+        <v>203771797</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="82"/>
+      <c r="B28" s="80"/>
+      <c r="C28" s="154"/>
+      <c r="D28" s="90"/>
+      <c r="E28" s="82"/>
+      <c r="F28" s="54" t="s">
+        <v>216</v>
+      </c>
+      <c r="G28" s="82"/>
+      <c r="H28" s="82"/>
+      <c r="I28" s="92"/>
+      <c r="J28" s="92"/>
+      <c r="K28" s="88"/>
+      <c r="L28" s="60"/>
+      <c r="M28" s="74"/>
+      <c r="N28" s="74"/>
+    </row>
+    <row r="29" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="82"/>
+      <c r="B29" s="80"/>
+      <c r="C29" s="154"/>
+      <c r="D29" s="90"/>
+      <c r="E29" s="82"/>
+      <c r="F29" s="54" t="s">
+        <v>217</v>
+      </c>
+      <c r="G29" s="82"/>
+      <c r="H29" s="82"/>
+      <c r="I29" s="92"/>
+      <c r="J29" s="92"/>
+      <c r="K29" s="88"/>
+      <c r="L29" s="60"/>
+      <c r="M29" s="74"/>
+      <c r="N29" s="74"/>
+    </row>
+    <row r="30" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="82"/>
+      <c r="B30" s="80"/>
+      <c r="C30" s="154"/>
+      <c r="D30" s="90"/>
+      <c r="E30" s="82"/>
+      <c r="F30" s="54" t="s">
+        <v>334</v>
+      </c>
+      <c r="G30" s="82"/>
+      <c r="H30" s="82"/>
+      <c r="I30" s="92"/>
+      <c r="J30" s="92"/>
+      <c r="K30" s="88"/>
+      <c r="L30" s="60"/>
+      <c r="M30" s="74"/>
+      <c r="N30" s="74"/>
+    </row>
+    <row r="31" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="82"/>
+      <c r="B31" s="80"/>
+      <c r="C31" s="154"/>
+      <c r="D31" s="90"/>
+      <c r="E31" s="82"/>
+      <c r="F31" s="54" t="s">
+        <v>218</v>
+      </c>
+      <c r="G31" s="82"/>
+      <c r="H31" s="82"/>
+      <c r="I31" s="92"/>
+      <c r="J31" s="92"/>
+      <c r="K31" s="88"/>
+      <c r="L31" s="60"/>
+      <c r="M31" s="74"/>
+      <c r="N31" s="74"/>
+    </row>
+    <row r="32" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="82"/>
+      <c r="B32" s="80"/>
+      <c r="C32" s="154"/>
+      <c r="D32" s="90"/>
+      <c r="E32" s="82"/>
+      <c r="F32" s="54" t="s">
+        <v>219</v>
+      </c>
+      <c r="G32" s="82"/>
+      <c r="H32" s="82"/>
+      <c r="I32" s="92"/>
+      <c r="J32" s="92"/>
+      <c r="K32" s="88"/>
+      <c r="L32" s="60"/>
+      <c r="M32" s="74"/>
+      <c r="N32" s="74"/>
+    </row>
+    <row r="33" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="82"/>
+      <c r="B33" s="80"/>
+      <c r="C33" s="154"/>
+      <c r="D33" s="90"/>
+      <c r="E33" s="82"/>
+      <c r="F33" s="54" t="s">
+        <v>220</v>
+      </c>
+      <c r="G33" s="82"/>
+      <c r="H33" s="82"/>
+      <c r="I33" s="92"/>
+      <c r="J33" s="92"/>
+      <c r="K33" s="88"/>
+      <c r="L33" s="60"/>
+      <c r="M33" s="74"/>
+      <c r="N33" s="74"/>
+    </row>
+    <row r="34" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="82"/>
+      <c r="B34" s="80"/>
+      <c r="C34" s="154"/>
+      <c r="D34" s="90"/>
+      <c r="E34" s="82"/>
+      <c r="F34" s="54" t="s">
         <v>221</v>
       </c>
-      <c r="G26" s="83"/>
-[...14 lines deleted...]
-      <c r="F27" s="54" t="s">
+      <c r="G34" s="82"/>
+      <c r="H34" s="82"/>
+      <c r="I34" s="92"/>
+      <c r="J34" s="92"/>
+      <c r="K34" s="88"/>
+      <c r="L34" s="60"/>
+      <c r="M34" s="74"/>
+      <c r="N34" s="74"/>
+    </row>
+    <row r="35" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="83"/>
+      <c r="B35" s="79"/>
+      <c r="C35" s="158"/>
+      <c r="D35" s="77"/>
+      <c r="E35" s="83"/>
+      <c r="F35" s="54" t="s">
         <v>222</v>
       </c>
-      <c r="G27" s="83"/>
-[...32 lines deleted...]
-      <c r="F29" s="54" t="s">
+      <c r="G35" s="83"/>
+      <c r="H35" s="83"/>
+      <c r="I35" s="93"/>
+      <c r="J35" s="93"/>
+      <c r="K35" s="89"/>
+      <c r="L35" s="60"/>
+      <c r="M35" s="75"/>
+      <c r="N35" s="75"/>
+    </row>
+    <row r="36" spans="1:14" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="B36" s="78" t="s">
+        <v>199</v>
+      </c>
+      <c r="C36" s="147" t="s">
+        <v>258</v>
+      </c>
+      <c r="D36" s="76" t="s">
+        <v>278</v>
+      </c>
+      <c r="E36" s="78" t="s">
+        <v>337</v>
+      </c>
+      <c r="F36" s="61" t="s">
+        <v>200</v>
+      </c>
+      <c r="G36" s="78" t="s">
+        <v>320</v>
+      </c>
+      <c r="H36" s="78" t="s">
+        <v>321</v>
+      </c>
+      <c r="I36" s="112">
+        <v>45778</v>
+      </c>
+      <c r="J36" s="112">
+        <v>46142</v>
+      </c>
+      <c r="K36" s="87" t="s">
+        <v>306</v>
+      </c>
+      <c r="L36" s="61"/>
+      <c r="M36" s="73" t="s">
+        <v>203</v>
+      </c>
+      <c r="N36" s="73">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="83"/>
+      <c r="B37" s="79"/>
+      <c r="C37" s="158"/>
+      <c r="D37" s="77"/>
+      <c r="E37" s="79"/>
+      <c r="F37" s="61" t="s">
+        <v>201</v>
+      </c>
+      <c r="G37" s="79"/>
+      <c r="H37" s="79"/>
+      <c r="I37" s="114"/>
+      <c r="J37" s="114"/>
+      <c r="K37" s="89"/>
+      <c r="L37" s="61"/>
+      <c r="M37" s="75"/>
+      <c r="N37" s="75"/>
+    </row>
+    <row r="38" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="B38" s="78" t="s">
+        <v>230</v>
+      </c>
+      <c r="C38" s="147" t="s">
+        <v>259</v>
+      </c>
+      <c r="D38" s="76" t="s">
+        <v>280</v>
+      </c>
+      <c r="E38" s="78" t="s">
+        <v>335</v>
+      </c>
+      <c r="F38" s="63" t="s">
+        <v>339</v>
+      </c>
+      <c r="G38" s="78" t="s">
+        <v>311</v>
+      </c>
+      <c r="H38" s="78" t="s">
+        <v>342</v>
+      </c>
+      <c r="I38" s="112">
+        <v>45834</v>
+      </c>
+      <c r="J38" s="112">
+        <v>46568</v>
+      </c>
+      <c r="K38" s="87" t="s">
         <v>224</v>
       </c>
-      <c r="G29" s="83"/>
-[...99 lines deleted...]
-      <c r="E33" s="103" t="s">
+      <c r="L38" s="61"/>
+      <c r="M38" s="73" t="s">
+        <v>286</v>
+      </c>
+      <c r="N38" s="73" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="82"/>
+      <c r="B39" s="80"/>
+      <c r="C39" s="154"/>
+      <c r="D39" s="90"/>
+      <c r="E39" s="80"/>
+      <c r="F39" s="63" t="s">
         <v>340</v>
       </c>
-      <c r="F33" s="64" t="s">
-[...172 lines deleted...]
-      </c>
+      <c r="G39" s="80"/>
+      <c r="H39" s="80"/>
+      <c r="I39" s="113"/>
+      <c r="J39" s="113"/>
+      <c r="K39" s="88"/>
       <c r="L39" s="61"/>
-      <c r="M39" s="94" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M39" s="74"/>
+      <c r="N39" s="74"/>
     </row>
     <row r="40" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="83"/>
-      <c r="B40" s="108"/>
-[...3 lines deleted...]
-      <c r="F40" s="61" t="s">
+      <c r="B40" s="79"/>
+      <c r="C40" s="158"/>
+      <c r="D40" s="77"/>
+      <c r="E40" s="79"/>
+      <c r="F40" s="63" t="s">
+        <v>341</v>
+      </c>
+      <c r="G40" s="79"/>
+      <c r="H40" s="79"/>
+      <c r="I40" s="114"/>
+      <c r="J40" s="114"/>
+      <c r="K40" s="89"/>
+      <c r="L40" s="61"/>
+      <c r="M40" s="75"/>
+      <c r="N40" s="75"/>
+    </row>
+    <row r="41" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="B41" s="78" t="s">
+        <v>396</v>
+      </c>
+      <c r="C41" s="147" t="s">
+        <v>260</v>
+      </c>
+      <c r="D41" s="76" t="s">
+        <v>280</v>
+      </c>
+      <c r="E41" s="81" t="s">
+        <v>322</v>
+      </c>
+      <c r="F41" s="54" t="s">
+        <v>234</v>
+      </c>
+      <c r="G41" s="81" t="s">
+        <v>311</v>
+      </c>
+      <c r="H41" s="78" t="s">
+        <v>342</v>
+      </c>
+      <c r="I41" s="112">
+        <v>45908</v>
+      </c>
+      <c r="J41" s="112">
+        <v>46272</v>
+      </c>
+      <c r="K41" s="87" t="s">
+        <v>225</v>
+      </c>
+      <c r="L41" s="61"/>
+      <c r="M41" s="73">
+        <v>488170392</v>
+      </c>
+      <c r="N41" s="73">
+        <v>83488115</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="82"/>
+      <c r="B42" s="80"/>
+      <c r="C42" s="154"/>
+      <c r="D42" s="90"/>
+      <c r="E42" s="82"/>
+      <c r="F42" s="54" t="s">
+        <v>235</v>
+      </c>
+      <c r="G42" s="82"/>
+      <c r="H42" s="80"/>
+      <c r="I42" s="113"/>
+      <c r="J42" s="113"/>
+      <c r="K42" s="88"/>
+      <c r="L42" s="61"/>
+      <c r="M42" s="74"/>
+      <c r="N42" s="74"/>
+    </row>
+    <row r="43" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="83"/>
+      <c r="B43" s="79"/>
+      <c r="C43" s="158"/>
+      <c r="D43" s="77"/>
+      <c r="E43" s="83"/>
+      <c r="F43" s="54" t="s">
+        <v>236</v>
+      </c>
+      <c r="G43" s="83"/>
+      <c r="H43" s="79"/>
+      <c r="I43" s="114"/>
+      <c r="J43" s="114"/>
+      <c r="K43" s="89"/>
+      <c r="L43" s="61"/>
+      <c r="M43" s="75"/>
+      <c r="N43" s="75"/>
+    </row>
+    <row r="44" spans="1:14" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="B44" s="78" t="s">
+        <v>233</v>
+      </c>
+      <c r="C44" s="147" t="s">
+        <v>261</v>
+      </c>
+      <c r="D44" s="76" t="s">
+        <v>280</v>
+      </c>
+      <c r="E44" s="78" t="s">
+        <v>335</v>
+      </c>
+      <c r="F44" s="61" t="s">
+        <v>343</v>
+      </c>
+      <c r="G44" s="78" t="s">
+        <v>311</v>
+      </c>
+      <c r="H44" s="78" t="s">
+        <v>338</v>
+      </c>
+      <c r="I44" s="112">
+        <v>45891</v>
+      </c>
+      <c r="J44" s="112">
+        <v>46538</v>
+      </c>
+      <c r="K44" s="87" t="s">
+        <v>307</v>
+      </c>
+      <c r="L44" s="61"/>
+      <c r="M44" s="73" t="s">
+        <v>287</v>
+      </c>
+      <c r="N44" s="73" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="82"/>
+      <c r="B45" s="80"/>
+      <c r="C45" s="154"/>
+      <c r="D45" s="90"/>
+      <c r="E45" s="80"/>
+      <c r="F45" s="61" t="s">
+        <v>344</v>
+      </c>
+      <c r="G45" s="80"/>
+      <c r="H45" s="80"/>
+      <c r="I45" s="113"/>
+      <c r="J45" s="113"/>
+      <c r="K45" s="88"/>
+      <c r="L45" s="61"/>
+      <c r="M45" s="74"/>
+      <c r="N45" s="74"/>
+    </row>
+    <row r="46" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="82"/>
+      <c r="B46" s="80"/>
+      <c r="C46" s="154"/>
+      <c r="D46" s="90"/>
+      <c r="E46" s="80"/>
+      <c r="F46" s="61" t="s">
+        <v>231</v>
+      </c>
+      <c r="G46" s="80"/>
+      <c r="H46" s="80"/>
+      <c r="I46" s="113"/>
+      <c r="J46" s="113"/>
+      <c r="K46" s="88"/>
+      <c r="L46" s="61"/>
+      <c r="M46" s="74"/>
+      <c r="N46" s="74"/>
+    </row>
+    <row r="47" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="83"/>
+      <c r="B47" s="79"/>
+      <c r="C47" s="158"/>
+      <c r="D47" s="77"/>
+      <c r="E47" s="79"/>
+      <c r="F47" s="61" t="s">
+        <v>232</v>
+      </c>
+      <c r="G47" s="79"/>
+      <c r="H47" s="79"/>
+      <c r="I47" s="114"/>
+      <c r="J47" s="114"/>
+      <c r="K47" s="89"/>
+      <c r="L47" s="61"/>
+      <c r="M47" s="75"/>
+      <c r="N47" s="75"/>
+    </row>
+    <row r="48" spans="1:14" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="106" t="s">
+        <v>16</v>
+      </c>
+      <c r="B48" s="78" t="s">
+        <v>370</v>
+      </c>
+      <c r="C48" s="147" t="s">
+        <v>262</v>
+      </c>
+      <c r="D48" s="76" t="s">
+        <v>280</v>
+      </c>
+      <c r="E48" s="78" t="s">
+        <v>371</v>
+      </c>
+      <c r="F48" s="54" t="s">
+        <v>372</v>
+      </c>
+      <c r="G48" s="78" t="s">
+        <v>311</v>
+      </c>
+      <c r="H48" s="78" t="s">
+        <v>338</v>
+      </c>
+      <c r="I48" s="91">
+        <v>46023</v>
+      </c>
+      <c r="J48" s="91">
+        <v>46387</v>
+      </c>
+      <c r="K48" s="87" t="s">
+        <v>223</v>
+      </c>
+      <c r="L48" s="61"/>
+      <c r="M48" s="73">
+        <v>247545872</v>
+      </c>
+      <c r="N48" s="73">
+        <v>156592789</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="108"/>
+      <c r="B49" s="80"/>
+      <c r="C49" s="154"/>
+      <c r="D49" s="90"/>
+      <c r="E49" s="80"/>
+      <c r="F49" s="54" t="s">
+        <v>373</v>
+      </c>
+      <c r="G49" s="80"/>
+      <c r="H49" s="80"/>
+      <c r="I49" s="92"/>
+      <c r="J49" s="92"/>
+      <c r="K49" s="88"/>
+      <c r="L49" s="61"/>
+      <c r="M49" s="74"/>
+      <c r="N49" s="74"/>
+    </row>
+    <row r="50" spans="1:14" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="107"/>
+      <c r="B50" s="79"/>
+      <c r="C50" s="158"/>
+      <c r="D50" s="77"/>
+      <c r="E50" s="79"/>
+      <c r="F50" s="54" t="s">
+        <v>229</v>
+      </c>
+      <c r="G50" s="79"/>
+      <c r="H50" s="79"/>
+      <c r="I50" s="93"/>
+      <c r="J50" s="93"/>
+      <c r="K50" s="89"/>
+      <c r="L50" s="61"/>
+      <c r="M50" s="75"/>
+      <c r="N50" s="75"/>
+    </row>
+    <row r="51" spans="1:14" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="106" t="s">
+        <v>16</v>
+      </c>
+      <c r="B51" s="78" t="s">
+        <v>237</v>
+      </c>
+      <c r="C51" s="147" t="s">
+        <v>263</v>
+      </c>
+      <c r="D51" s="76" t="s">
+        <v>281</v>
+      </c>
+      <c r="E51" s="78" t="s">
+        <v>345</v>
+      </c>
+      <c r="F51" s="54" t="s">
+        <v>238</v>
+      </c>
+      <c r="G51" s="81" t="s">
+        <v>346</v>
+      </c>
+      <c r="H51" s="78" t="s">
+        <v>346</v>
+      </c>
+      <c r="I51" s="91" t="s">
+        <v>295</v>
+      </c>
+      <c r="J51" s="91" t="s">
+        <v>300</v>
+      </c>
+      <c r="K51" s="87" t="s">
+        <v>226</v>
+      </c>
+      <c r="L51" s="61"/>
+      <c r="M51" s="73">
+        <v>160640000</v>
+      </c>
+      <c r="N51" s="73">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="108"/>
+      <c r="B52" s="80"/>
+      <c r="C52" s="154"/>
+      <c r="D52" s="90"/>
+      <c r="E52" s="80"/>
+      <c r="F52" s="54" t="s">
+        <v>239</v>
+      </c>
+      <c r="G52" s="82"/>
+      <c r="H52" s="80"/>
+      <c r="I52" s="92"/>
+      <c r="J52" s="92"/>
+      <c r="K52" s="88"/>
+      <c r="L52" s="61"/>
+      <c r="M52" s="74"/>
+      <c r="N52" s="74"/>
+    </row>
+    <row r="53" spans="1:14" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="107"/>
+      <c r="B53" s="79"/>
+      <c r="C53" s="158"/>
+      <c r="D53" s="77"/>
+      <c r="E53" s="79"/>
+      <c r="F53" s="54" t="s">
+        <v>240</v>
+      </c>
+      <c r="G53" s="83"/>
+      <c r="H53" s="79"/>
+      <c r="I53" s="93"/>
+      <c r="J53" s="93"/>
+      <c r="K53" s="89"/>
+      <c r="L53" s="61"/>
+      <c r="M53" s="75"/>
+      <c r="N53" s="75"/>
+    </row>
+    <row r="54" spans="1:14" ht="51" x14ac:dyDescent="0.25">
+      <c r="A54" s="106" t="s">
+        <v>16</v>
+      </c>
+      <c r="B54" s="78" t="s">
+        <v>241</v>
+      </c>
+      <c r="C54" s="147" t="s">
+        <v>264</v>
+      </c>
+      <c r="D54" s="76" t="s">
+        <v>277</v>
+      </c>
+      <c r="E54" s="78" t="s">
+        <v>322</v>
+      </c>
+      <c r="F54" s="69" t="s">
+        <v>242</v>
+      </c>
+      <c r="G54" s="84" t="s">
+        <v>323</v>
+      </c>
+      <c r="H54" s="78" t="s">
+        <v>348</v>
+      </c>
+      <c r="I54" s="91">
+        <v>45944</v>
+      </c>
+      <c r="J54" s="91">
+        <v>46568</v>
+      </c>
+      <c r="K54" s="87" t="s">
+        <v>227</v>
+      </c>
+      <c r="L54" s="61"/>
+      <c r="M54" s="73" t="s">
+        <v>288</v>
+      </c>
+      <c r="N54" s="73" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A55" s="108"/>
+      <c r="B55" s="80"/>
+      <c r="C55" s="154"/>
+      <c r="D55" s="90"/>
+      <c r="E55" s="80"/>
+      <c r="F55" s="69" t="s">
+        <v>347</v>
+      </c>
+      <c r="G55" s="85"/>
+      <c r="H55" s="80"/>
+      <c r="I55" s="92"/>
+      <c r="J55" s="92"/>
+      <c r="K55" s="88"/>
+      <c r="L55" s="61"/>
+      <c r="M55" s="74"/>
+      <c r="N55" s="74"/>
+    </row>
+    <row r="56" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A56" s="108"/>
+      <c r="B56" s="80"/>
+      <c r="C56" s="154"/>
+      <c r="D56" s="90"/>
+      <c r="E56" s="80"/>
+      <c r="F56" s="69" t="s">
+        <v>243</v>
+      </c>
+      <c r="G56" s="85"/>
+      <c r="H56" s="80"/>
+      <c r="I56" s="92"/>
+      <c r="J56" s="92"/>
+      <c r="K56" s="88"/>
+      <c r="L56" s="61"/>
+      <c r="M56" s="74"/>
+      <c r="N56" s="74"/>
+    </row>
+    <row r="57" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A57" s="108"/>
+      <c r="B57" s="80"/>
+      <c r="C57" s="154"/>
+      <c r="D57" s="90"/>
+      <c r="E57" s="80"/>
+      <c r="F57" s="69" t="s">
+        <v>244</v>
+      </c>
+      <c r="G57" s="85"/>
+      <c r="H57" s="80"/>
+      <c r="I57" s="92"/>
+      <c r="J57" s="92"/>
+      <c r="K57" s="88"/>
+      <c r="L57" s="61"/>
+      <c r="M57" s="74"/>
+      <c r="N57" s="74"/>
+    </row>
+    <row r="58" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A58" s="107"/>
+      <c r="B58" s="79"/>
+      <c r="C58" s="158"/>
+      <c r="D58" s="77"/>
+      <c r="E58" s="79"/>
+      <c r="F58" s="69" t="s">
+        <v>245</v>
+      </c>
+      <c r="G58" s="86"/>
+      <c r="H58" s="79"/>
+      <c r="I58" s="93"/>
+      <c r="J58" s="93"/>
+      <c r="K58" s="89"/>
+      <c r="L58" s="61"/>
+      <c r="M58" s="75"/>
+      <c r="N58" s="75"/>
+    </row>
+    <row r="59" spans="1:14" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="109" t="s">
+        <v>16</v>
+      </c>
+      <c r="B59" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="C59" s="147" t="s">
+        <v>265</v>
+      </c>
+      <c r="D59" s="76" t="s">
+        <v>277</v>
+      </c>
+      <c r="E59" s="78" t="s">
+        <v>322</v>
+      </c>
+      <c r="F59" s="54" t="s">
+        <v>247</v>
+      </c>
+      <c r="G59" s="78" t="s">
+        <v>323</v>
+      </c>
+      <c r="H59" s="78" t="s">
+        <v>323</v>
+      </c>
+      <c r="I59" s="91">
+        <v>45931</v>
+      </c>
+      <c r="J59" s="91">
+        <v>46081</v>
+      </c>
+      <c r="K59" s="87" t="s">
+        <v>228</v>
+      </c>
+      <c r="L59" s="61"/>
+      <c r="M59" s="73" t="s">
+        <v>289</v>
+      </c>
+      <c r="N59" s="73" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="110"/>
+      <c r="B60" s="80"/>
+      <c r="C60" s="154"/>
+      <c r="D60" s="90"/>
+      <c r="E60" s="80"/>
+      <c r="F60" s="54" t="s">
+        <v>248</v>
+      </c>
+      <c r="G60" s="80"/>
+      <c r="H60" s="80"/>
+      <c r="I60" s="92"/>
+      <c r="J60" s="92"/>
+      <c r="K60" s="88"/>
+      <c r="L60" s="59"/>
+      <c r="M60" s="74"/>
+      <c r="N60" s="74"/>
+    </row>
+    <row r="61" spans="1:14" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="111"/>
+      <c r="B61" s="79"/>
+      <c r="C61" s="158"/>
+      <c r="D61" s="77"/>
+      <c r="E61" s="79"/>
+      <c r="F61" s="54" t="s">
+        <v>249</v>
+      </c>
+      <c r="G61" s="79"/>
+      <c r="H61" s="79"/>
+      <c r="I61" s="93"/>
+      <c r="J61" s="93"/>
+      <c r="K61" s="89"/>
+      <c r="L61" s="59"/>
+      <c r="M61" s="75"/>
+      <c r="N61" s="75"/>
+    </row>
+    <row r="62" spans="1:14" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="106" t="s">
+        <v>16</v>
+      </c>
+      <c r="B62" s="78" t="s">
+        <v>397</v>
+      </c>
+      <c r="C62" s="147" t="s">
+        <v>266</v>
+      </c>
+      <c r="D62" s="76" t="s">
+        <v>279</v>
+      </c>
+      <c r="E62" s="78" t="s">
+        <v>329</v>
+      </c>
+      <c r="F62" s="54" t="s">
         <v>349</v>
       </c>
-      <c r="G40" s="108"/>
-[...45 lines deleted...]
-      <c r="A43" s="110" t="s">
+      <c r="G62" s="78" t="s">
+        <v>330</v>
+      </c>
+      <c r="H62" s="78" t="s">
+        <v>330</v>
+      </c>
+      <c r="I62" s="91">
+        <v>45992</v>
+      </c>
+      <c r="J62" s="91">
+        <v>46660</v>
+      </c>
+      <c r="K62" s="87" t="s">
+        <v>394</v>
+      </c>
+      <c r="L62" s="61"/>
+      <c r="M62" s="73">
+        <v>3255268784</v>
+      </c>
+      <c r="N62" s="73">
+        <v>325674968</v>
+      </c>
+    </row>
+    <row r="63" spans="1:14" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="108"/>
+      <c r="B63" s="80"/>
+      <c r="C63" s="154"/>
+      <c r="D63" s="90"/>
+      <c r="E63" s="80"/>
+      <c r="F63" s="54" t="s">
+        <v>350</v>
+      </c>
+      <c r="G63" s="80"/>
+      <c r="H63" s="80"/>
+      <c r="I63" s="92"/>
+      <c r="J63" s="92"/>
+      <c r="K63" s="88"/>
+      <c r="L63" s="61"/>
+      <c r="M63" s="74"/>
+      <c r="N63" s="74"/>
+    </row>
+    <row r="64" spans="1:14" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="108"/>
+      <c r="B64" s="80"/>
+      <c r="C64" s="154"/>
+      <c r="D64" s="90"/>
+      <c r="E64" s="80"/>
+      <c r="F64" s="54" t="s">
+        <v>351</v>
+      </c>
+      <c r="G64" s="80"/>
+      <c r="H64" s="80"/>
+      <c r="I64" s="92"/>
+      <c r="J64" s="92"/>
+      <c r="K64" s="88"/>
+      <c r="L64" s="61"/>
+      <c r="M64" s="74"/>
+      <c r="N64" s="74"/>
+    </row>
+    <row r="65" spans="1:14" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="108"/>
+      <c r="B65" s="80"/>
+      <c r="C65" s="154"/>
+      <c r="D65" s="90"/>
+      <c r="E65" s="80"/>
+      <c r="F65" s="54" t="s">
+        <v>352</v>
+      </c>
+      <c r="G65" s="80"/>
+      <c r="H65" s="80"/>
+      <c r="I65" s="92"/>
+      <c r="J65" s="92"/>
+      <c r="K65" s="88"/>
+      <c r="L65" s="61"/>
+      <c r="M65" s="74"/>
+      <c r="N65" s="74"/>
+    </row>
+    <row r="66" spans="1:14" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="107"/>
+      <c r="B66" s="79"/>
+      <c r="C66" s="158"/>
+      <c r="D66" s="77"/>
+      <c r="E66" s="79"/>
+      <c r="F66" s="54" t="s">
+        <v>353</v>
+      </c>
+      <c r="G66" s="79"/>
+      <c r="H66" s="79"/>
+      <c r="I66" s="93"/>
+      <c r="J66" s="93"/>
+      <c r="K66" s="89"/>
+      <c r="L66" s="61"/>
+      <c r="M66" s="75"/>
+      <c r="N66" s="75"/>
+    </row>
+    <row r="67" spans="1:14" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="106" t="s">
         <v>16</v>
       </c>
-      <c r="B43" s="103" t="s">
+      <c r="B67" s="78" t="s">
+        <v>354</v>
+      </c>
+      <c r="C67" s="147" t="s">
+        <v>267</v>
+      </c>
+      <c r="D67" s="76" t="s">
+        <v>279</v>
+      </c>
+      <c r="E67" s="78" t="s">
+        <v>329</v>
+      </c>
+      <c r="F67" s="54" t="s">
+        <v>207</v>
+      </c>
+      <c r="G67" s="78" t="s">
+        <v>330</v>
+      </c>
+      <c r="H67" s="78" t="s">
+        <v>331</v>
+      </c>
+      <c r="I67" s="91">
+        <v>46023</v>
+      </c>
+      <c r="J67" s="91">
+        <v>46387</v>
+      </c>
+      <c r="K67" s="87" t="s">
+        <v>206</v>
+      </c>
+      <c r="L67" s="61"/>
+      <c r="M67" s="73">
+        <v>296860448</v>
+      </c>
+      <c r="N67" s="73">
+        <v>37803996</v>
+      </c>
+    </row>
+    <row r="68" spans="1:14" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="107"/>
+      <c r="B68" s="79"/>
+      <c r="C68" s="158"/>
+      <c r="D68" s="77"/>
+      <c r="E68" s="79"/>
+      <c r="F68" s="54" t="s">
+        <v>355</v>
+      </c>
+      <c r="G68" s="79"/>
+      <c r="H68" s="79"/>
+      <c r="I68" s="93"/>
+      <c r="J68" s="93"/>
+      <c r="K68" s="89"/>
+      <c r="L68" s="61"/>
+      <c r="M68" s="75"/>
+      <c r="N68" s="75"/>
+    </row>
+    <row r="69" spans="1:14" s="72" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="99" t="s">
+        <v>16</v>
+      </c>
+      <c r="B69" s="99" t="s">
+        <v>374</v>
+      </c>
+      <c r="C69" s="147" t="s">
+        <v>268</v>
+      </c>
+      <c r="D69" s="81" t="s">
+        <v>278</v>
+      </c>
+      <c r="E69" s="99" t="s">
+        <v>143</v>
+      </c>
+      <c r="F69" s="70" t="s">
+        <v>375</v>
+      </c>
+      <c r="G69" s="99" t="s">
+        <v>320</v>
+      </c>
+      <c r="H69" s="99" t="s">
+        <v>321</v>
+      </c>
+      <c r="I69" s="91" t="s">
+        <v>296</v>
+      </c>
+      <c r="J69" s="91">
+        <v>46256</v>
+      </c>
+      <c r="K69" s="94" t="s">
+        <v>308</v>
+      </c>
+      <c r="L69" s="71"/>
+      <c r="M69" s="96">
+        <v>200000000</v>
+      </c>
+      <c r="N69" s="96">
+        <v>214097580</v>
+      </c>
+    </row>
+    <row r="70" spans="1:14" s="72" customFormat="1" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="100"/>
+      <c r="B70" s="100"/>
+      <c r="C70" s="154"/>
+      <c r="D70" s="82"/>
+      <c r="E70" s="100"/>
+      <c r="F70" s="70" t="s">
+        <v>376</v>
+      </c>
+      <c r="G70" s="100"/>
+      <c r="H70" s="100"/>
+      <c r="I70" s="92"/>
+      <c r="J70" s="92"/>
+      <c r="K70" s="95"/>
+      <c r="L70" s="71"/>
+      <c r="M70" s="98"/>
+      <c r="N70" s="98"/>
+    </row>
+    <row r="71" spans="1:14" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="78" t="s">
+        <v>16</v>
+      </c>
+      <c r="B71" s="78" t="s">
+        <v>356</v>
+      </c>
+      <c r="C71" s="147" t="s">
+        <v>269</v>
+      </c>
+      <c r="D71" s="76" t="s">
+        <v>281</v>
+      </c>
+      <c r="E71" s="78" t="s">
+        <v>345</v>
+      </c>
+      <c r="F71" s="54" t="s">
+        <v>357</v>
+      </c>
+      <c r="G71" s="78" t="s">
+        <v>346</v>
+      </c>
+      <c r="H71" s="78" t="s">
+        <v>364</v>
+      </c>
+      <c r="I71" s="91" t="s">
+        <v>297</v>
+      </c>
+      <c r="J71" s="91" t="s">
+        <v>301</v>
+      </c>
+      <c r="K71" s="87" t="s">
+        <v>309</v>
+      </c>
+      <c r="L71" s="61"/>
+      <c r="M71" s="73">
+        <v>8100000000</v>
+      </c>
+      <c r="N71" s="73">
+        <v>1200000000</v>
+      </c>
+    </row>
+    <row r="72" spans="1:14" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A72" s="80"/>
+      <c r="B72" s="80"/>
+      <c r="C72" s="154"/>
+      <c r="D72" s="90"/>
+      <c r="E72" s="80"/>
+      <c r="F72" s="54" t="s">
+        <v>358</v>
+      </c>
+      <c r="G72" s="80"/>
+      <c r="H72" s="80"/>
+      <c r="I72" s="92"/>
+      <c r="J72" s="92"/>
+      <c r="K72" s="88"/>
+      <c r="L72" s="64"/>
+      <c r="M72" s="74"/>
+      <c r="N72" s="74"/>
+    </row>
+    <row r="73" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A73" s="80"/>
+      <c r="B73" s="80"/>
+      <c r="C73" s="154"/>
+      <c r="D73" s="90"/>
+      <c r="E73" s="80"/>
+      <c r="F73" s="54" t="s">
+        <v>359</v>
+      </c>
+      <c r="G73" s="80"/>
+      <c r="H73" s="80"/>
+      <c r="I73" s="92"/>
+      <c r="J73" s="92"/>
+      <c r="K73" s="88"/>
+      <c r="L73" s="64"/>
+      <c r="M73" s="74"/>
+      <c r="N73" s="74"/>
+    </row>
+    <row r="74" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A74" s="80"/>
+      <c r="B74" s="80"/>
+      <c r="C74" s="154"/>
+      <c r="D74" s="90"/>
+      <c r="E74" s="80"/>
+      <c r="F74" s="54" t="s">
+        <v>360</v>
+      </c>
+      <c r="G74" s="80"/>
+      <c r="H74" s="80"/>
+      <c r="I74" s="92"/>
+      <c r="J74" s="92"/>
+      <c r="K74" s="88"/>
+      <c r="L74" s="64"/>
+      <c r="M74" s="74"/>
+      <c r="N74" s="74"/>
+    </row>
+    <row r="75" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="80"/>
+      <c r="B75" s="80"/>
+      <c r="C75" s="154"/>
+      <c r="D75" s="90"/>
+      <c r="E75" s="80"/>
+      <c r="F75" s="54" t="s">
+        <v>361</v>
+      </c>
+      <c r="G75" s="80"/>
+      <c r="H75" s="80"/>
+      <c r="I75" s="92"/>
+      <c r="J75" s="92"/>
+      <c r="K75" s="88"/>
+      <c r="L75" s="64"/>
+      <c r="M75" s="74"/>
+      <c r="N75" s="74"/>
+    </row>
+    <row r="76" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="80"/>
+      <c r="B76" s="80"/>
+      <c r="C76" s="154"/>
+      <c r="D76" s="90"/>
+      <c r="E76" s="80"/>
+      <c r="F76" s="54" t="s">
+        <v>362</v>
+      </c>
+      <c r="G76" s="80"/>
+      <c r="H76" s="80"/>
+      <c r="I76" s="92"/>
+      <c r="J76" s="92"/>
+      <c r="K76" s="88"/>
+      <c r="L76" s="64"/>
+      <c r="M76" s="74"/>
+      <c r="N76" s="74"/>
+    </row>
+    <row r="77" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="79"/>
+      <c r="B77" s="79"/>
+      <c r="C77" s="158"/>
+      <c r="D77" s="77"/>
+      <c r="E77" s="79"/>
+      <c r="F77" s="54" t="s">
+        <v>363</v>
+      </c>
+      <c r="G77" s="79"/>
+      <c r="H77" s="79"/>
+      <c r="I77" s="93"/>
+      <c r="J77" s="93"/>
+      <c r="K77" s="89"/>
+      <c r="L77" s="64"/>
+      <c r="M77" s="75"/>
+      <c r="N77" s="75"/>
+    </row>
+    <row r="78" spans="1:14" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="78" t="s">
+        <v>16</v>
+      </c>
+      <c r="B78" s="78" t="s">
+        <v>365</v>
+      </c>
+      <c r="C78" s="147" t="s">
+        <v>270</v>
+      </c>
+      <c r="D78" s="76" t="s">
+        <v>279</v>
+      </c>
+      <c r="E78" s="78" t="s">
+        <v>329</v>
+      </c>
+      <c r="F78" s="54" t="s">
+        <v>366</v>
+      </c>
+      <c r="G78" s="78" t="s">
+        <v>330</v>
+      </c>
+      <c r="H78" s="78" t="s">
+        <v>330</v>
+      </c>
+      <c r="I78" s="91" t="s">
+        <v>297</v>
+      </c>
+      <c r="J78" s="91" t="s">
+        <v>302</v>
+      </c>
+      <c r="K78" s="87" t="s">
+        <v>395</v>
+      </c>
+      <c r="L78" s="64"/>
+      <c r="M78" s="73">
+        <v>209084377</v>
+      </c>
+      <c r="N78" s="73">
+        <v>56937223</v>
+      </c>
+    </row>
+    <row r="79" spans="1:14" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="79"/>
+      <c r="B79" s="79"/>
+      <c r="C79" s="158"/>
+      <c r="D79" s="77"/>
+      <c r="E79" s="79"/>
+      <c r="F79" s="54" t="s">
+        <v>367</v>
+      </c>
+      <c r="G79" s="79"/>
+      <c r="H79" s="79"/>
+      <c r="I79" s="93"/>
+      <c r="J79" s="93"/>
+      <c r="K79" s="89"/>
+      <c r="L79" s="64"/>
+      <c r="M79" s="75"/>
+      <c r="N79" s="75"/>
+    </row>
+    <row r="80" spans="1:14" s="153" customFormat="1" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="147" t="s">
+        <v>16</v>
+      </c>
+      <c r="B80" s="147" t="s">
         <v>377</v>
       </c>
-      <c r="C43" s="85" t="s">
-[...5 lines deleted...]
-      <c r="E43" s="103" t="s">
+      <c r="C80" s="147" t="s">
+        <v>271</v>
+      </c>
+      <c r="D80" s="148" t="s">
+        <v>279</v>
+      </c>
+      <c r="E80" s="147" t="s">
         <v>378</v>
       </c>
-      <c r="F43" s="54" t="s">
+      <c r="F80" s="149" t="s">
         <v>379</v>
       </c>
-      <c r="G43" s="103" t="s">
-[...28 lines deleted...]
-      <c r="F44" s="54" t="s">
+      <c r="G80" s="147" t="s">
+        <v>330</v>
+      </c>
+      <c r="H80" s="147" t="s">
+        <v>331</v>
+      </c>
+      <c r="I80" s="150" t="s">
+        <v>298</v>
+      </c>
+      <c r="J80" s="150">
+        <v>46319</v>
+      </c>
+      <c r="K80" s="151" t="s">
+        <v>391</v>
+      </c>
+      <c r="L80" s="152"/>
+      <c r="M80" s="96">
+        <v>4051346755</v>
+      </c>
+      <c r="N80" s="96">
+        <v>231628557.86000001</v>
+      </c>
+    </row>
+    <row r="81" spans="1:14" s="153" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="154"/>
+      <c r="B81" s="154"/>
+      <c r="C81" s="154"/>
+      <c r="D81" s="155"/>
+      <c r="E81" s="154"/>
+      <c r="F81" s="152" t="s">
         <v>380</v>
       </c>
-      <c r="G44" s="108"/>
-[...27 lines deleted...]
-      <c r="A46" s="110" t="s">
+      <c r="G81" s="154"/>
+      <c r="H81" s="154"/>
+      <c r="I81" s="156"/>
+      <c r="J81" s="156"/>
+      <c r="K81" s="157"/>
+      <c r="L81" s="152"/>
+      <c r="M81" s="97"/>
+      <c r="N81" s="97"/>
+    </row>
+    <row r="82" spans="1:14" s="153" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="154"/>
+      <c r="B82" s="154"/>
+      <c r="C82" s="154"/>
+      <c r="D82" s="155"/>
+      <c r="E82" s="154"/>
+      <c r="F82" s="152" t="s">
+        <v>381</v>
+      </c>
+      <c r="G82" s="154"/>
+      <c r="H82" s="154"/>
+      <c r="I82" s="156"/>
+      <c r="J82" s="156"/>
+      <c r="K82" s="157"/>
+      <c r="L82" s="152"/>
+      <c r="M82" s="97"/>
+      <c r="N82" s="97"/>
+    </row>
+    <row r="83" spans="1:14" s="153" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="154"/>
+      <c r="B83" s="154"/>
+      <c r="C83" s="154"/>
+      <c r="D83" s="155"/>
+      <c r="E83" s="154"/>
+      <c r="F83" s="152" t="s">
+        <v>398</v>
+      </c>
+      <c r="G83" s="154"/>
+      <c r="H83" s="154"/>
+      <c r="I83" s="156"/>
+      <c r="J83" s="156"/>
+      <c r="K83" s="157"/>
+      <c r="L83" s="152"/>
+      <c r="M83" s="97"/>
+      <c r="N83" s="97"/>
+    </row>
+    <row r="84" spans="1:14" s="153" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="158"/>
+      <c r="B84" s="158"/>
+      <c r="C84" s="158"/>
+      <c r="D84" s="159"/>
+      <c r="E84" s="158"/>
+      <c r="F84" s="152" t="s">
+        <v>399</v>
+      </c>
+      <c r="G84" s="158"/>
+      <c r="H84" s="158"/>
+      <c r="I84" s="160"/>
+      <c r="J84" s="160"/>
+      <c r="K84" s="161"/>
+      <c r="L84" s="152"/>
+      <c r="M84" s="98"/>
+      <c r="N84" s="98"/>
+    </row>
+    <row r="85" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="102" t="s">
         <v>16</v>
       </c>
-      <c r="B46" s="103" t="s">
-[...33 lines deleted...]
-      <c r="N46" s="94">
+      <c r="B85" s="102" t="s">
+        <v>385</v>
+      </c>
+      <c r="C85" s="170" t="s">
+        <v>383</v>
+      </c>
+      <c r="D85" s="81" t="s">
+        <v>281</v>
+      </c>
+      <c r="E85" s="99" t="s">
+        <v>384</v>
+      </c>
+      <c r="F85" s="70" t="s">
+        <v>386</v>
+      </c>
+      <c r="G85" s="102" t="s">
+        <v>346</v>
+      </c>
+      <c r="H85" s="102" t="s">
+        <v>364</v>
+      </c>
+      <c r="I85" s="103">
+        <v>46065</v>
+      </c>
+      <c r="J85" s="103">
+        <v>46326</v>
+      </c>
+      <c r="K85" s="104" t="s">
+        <v>382</v>
+      </c>
+      <c r="L85" s="71"/>
+      <c r="M85" s="105">
+        <v>324760000</v>
+      </c>
+      <c r="N85" s="105">
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
-[...719 lines deleted...]
-      <c r="F76" s="79" t="s">
+    <row r="86" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="102"/>
+      <c r="B86" s="102"/>
+      <c r="C86" s="170"/>
+      <c r="D86" s="82"/>
+      <c r="E86" s="100"/>
+      <c r="F86" s="71" t="s">
         <v>387</v>
       </c>
-      <c r="G76" s="88"/>
-[...14 lines deleted...]
-      <c r="F77" s="79" t="s">
+      <c r="G86" s="102"/>
+      <c r="H86" s="102"/>
+      <c r="I86" s="103"/>
+      <c r="J86" s="103"/>
+      <c r="K86" s="104"/>
+      <c r="L86" s="71"/>
+      <c r="M86" s="105"/>
+      <c r="N86" s="105"/>
+    </row>
+    <row r="87" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="102"/>
+      <c r="B87" s="102"/>
+      <c r="C87" s="170"/>
+      <c r="D87" s="83"/>
+      <c r="E87" s="101"/>
+      <c r="F87" s="71" t="s">
         <v>388</v>
       </c>
-      <c r="G77" s="88"/>
-[...84 lines deleted...]
-      <c r="N80" s="81"/>
+      <c r="G87" s="102"/>
+      <c r="H87" s="102"/>
+      <c r="I87" s="103"/>
+      <c r="J87" s="103"/>
+      <c r="K87" s="104"/>
+      <c r="L87" s="71"/>
+      <c r="M87" s="105"/>
+      <c r="N87" s="105"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:N4" xr:uid="{00000000-0001-0000-0100-000000000000}"/>
   <dataConsolidate/>
-  <mergeCells count="255">
-[...7 lines deleted...]
-    <mergeCell ref="I31:I32"/>
+  <mergeCells count="291">
+    <mergeCell ref="A36:A37"/>
+    <mergeCell ref="B36:B37"/>
+    <mergeCell ref="C36:C37"/>
+    <mergeCell ref="D36:D37"/>
+    <mergeCell ref="E36:E37"/>
+    <mergeCell ref="G36:G37"/>
+    <mergeCell ref="H36:H37"/>
+    <mergeCell ref="I36:I37"/>
     <mergeCell ref="N3:N4"/>
-    <mergeCell ref="E15:E17"/>
-[...5 lines deleted...]
-    <mergeCell ref="H15:H17"/>
+    <mergeCell ref="E20:E22"/>
+    <mergeCell ref="D20:D22"/>
+    <mergeCell ref="C20:C22"/>
+    <mergeCell ref="B20:B22"/>
+    <mergeCell ref="A20:A22"/>
+    <mergeCell ref="G20:G22"/>
+    <mergeCell ref="H20:H22"/>
+    <mergeCell ref="K23:K26"/>
+    <mergeCell ref="M23:M26"/>
+    <mergeCell ref="N23:N26"/>
+    <mergeCell ref="N20:N22"/>
+    <mergeCell ref="I20:I22"/>
+    <mergeCell ref="J20:J22"/>
+    <mergeCell ref="K20:K22"/>
+    <mergeCell ref="M20:M22"/>
     <mergeCell ref="D1:H2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
-    <mergeCell ref="K18:K21"/>
-[...50 lines deleted...]
-    <mergeCell ref="N11:N14"/>
+    <mergeCell ref="K27:K35"/>
+    <mergeCell ref="M27:M35"/>
+    <mergeCell ref="N27:N35"/>
+    <mergeCell ref="G13:G15"/>
+    <mergeCell ref="H13:H15"/>
+    <mergeCell ref="I13:I15"/>
+    <mergeCell ref="J13:J15"/>
+    <mergeCell ref="A27:A35"/>
+    <mergeCell ref="B27:B35"/>
+    <mergeCell ref="C27:C35"/>
+    <mergeCell ref="D27:D35"/>
+    <mergeCell ref="E27:E35"/>
+    <mergeCell ref="G27:G35"/>
+    <mergeCell ref="H27:H35"/>
+    <mergeCell ref="I27:I35"/>
+    <mergeCell ref="J27:J35"/>
+    <mergeCell ref="A23:A26"/>
+    <mergeCell ref="B23:B26"/>
+    <mergeCell ref="C23:C26"/>
+    <mergeCell ref="D23:D26"/>
+    <mergeCell ref="E23:E26"/>
+    <mergeCell ref="G23:G26"/>
+    <mergeCell ref="H23:H26"/>
+    <mergeCell ref="I23:I26"/>
+    <mergeCell ref="J23:J26"/>
+    <mergeCell ref="J36:J37"/>
+    <mergeCell ref="K36:K37"/>
+    <mergeCell ref="M36:M37"/>
+    <mergeCell ref="N36:N37"/>
+    <mergeCell ref="K13:K15"/>
+    <mergeCell ref="M13:M15"/>
+    <mergeCell ref="N13:N15"/>
+    <mergeCell ref="A16:A19"/>
+    <mergeCell ref="B16:B19"/>
+    <mergeCell ref="C16:C19"/>
+    <mergeCell ref="D16:D19"/>
+    <mergeCell ref="E16:E19"/>
+    <mergeCell ref="G16:G19"/>
+    <mergeCell ref="H16:H19"/>
+    <mergeCell ref="I16:I19"/>
+    <mergeCell ref="J16:J19"/>
+    <mergeCell ref="K16:K19"/>
+    <mergeCell ref="M16:M19"/>
+    <mergeCell ref="N16:N19"/>
+    <mergeCell ref="A13:A15"/>
+    <mergeCell ref="B13:B15"/>
+    <mergeCell ref="C13:C15"/>
+    <mergeCell ref="D13:D15"/>
+    <mergeCell ref="E13:E15"/>
+    <mergeCell ref="K38:K40"/>
+    <mergeCell ref="M38:M40"/>
+    <mergeCell ref="N38:N40"/>
+    <mergeCell ref="A41:A43"/>
+    <mergeCell ref="B41:B43"/>
+    <mergeCell ref="C41:C43"/>
+    <mergeCell ref="D41:D43"/>
+    <mergeCell ref="E41:E43"/>
+    <mergeCell ref="G41:G43"/>
+    <mergeCell ref="H41:H43"/>
+    <mergeCell ref="I41:I43"/>
+    <mergeCell ref="J41:J43"/>
+    <mergeCell ref="K41:K43"/>
+    <mergeCell ref="M41:M43"/>
+    <mergeCell ref="N41:N43"/>
+    <mergeCell ref="A38:A40"/>
+    <mergeCell ref="B38:B40"/>
+    <mergeCell ref="C38:C40"/>
+    <mergeCell ref="D38:D40"/>
+    <mergeCell ref="E38:E40"/>
+    <mergeCell ref="G38:G40"/>
+    <mergeCell ref="H38:H40"/>
+    <mergeCell ref="I38:I40"/>
+    <mergeCell ref="J38:J40"/>
+    <mergeCell ref="A44:A47"/>
+    <mergeCell ref="B44:B47"/>
+    <mergeCell ref="C44:C47"/>
+    <mergeCell ref="D44:D47"/>
+    <mergeCell ref="E44:E47"/>
+    <mergeCell ref="G44:G47"/>
+    <mergeCell ref="H44:H47"/>
+    <mergeCell ref="I44:I47"/>
+    <mergeCell ref="J44:J47"/>
+    <mergeCell ref="K44:K47"/>
+    <mergeCell ref="M44:M47"/>
+    <mergeCell ref="N44:N47"/>
+    <mergeCell ref="A51:A53"/>
+    <mergeCell ref="B51:B53"/>
+    <mergeCell ref="C51:C53"/>
+    <mergeCell ref="D51:D53"/>
+    <mergeCell ref="E51:E53"/>
+    <mergeCell ref="G51:G53"/>
+    <mergeCell ref="H51:H53"/>
+    <mergeCell ref="I51:I53"/>
+    <mergeCell ref="J51:J53"/>
+    <mergeCell ref="K51:K53"/>
+    <mergeCell ref="M51:M53"/>
+    <mergeCell ref="N51:N53"/>
+    <mergeCell ref="A48:A50"/>
+    <mergeCell ref="C48:C50"/>
+    <mergeCell ref="B48:B50"/>
+    <mergeCell ref="D48:D50"/>
+    <mergeCell ref="E48:E50"/>
+    <mergeCell ref="G48:G50"/>
+    <mergeCell ref="H48:H50"/>
+    <mergeCell ref="I48:I50"/>
+    <mergeCell ref="J48:J50"/>
+    <mergeCell ref="K54:K58"/>
+    <mergeCell ref="M54:M58"/>
+    <mergeCell ref="N54:N58"/>
+    <mergeCell ref="B59:B61"/>
+    <mergeCell ref="A59:A61"/>
+    <mergeCell ref="C59:C61"/>
+    <mergeCell ref="D59:D61"/>
+    <mergeCell ref="E59:E61"/>
+    <mergeCell ref="G59:G61"/>
+    <mergeCell ref="H59:H61"/>
+    <mergeCell ref="I59:I61"/>
+    <mergeCell ref="J59:J61"/>
+    <mergeCell ref="K59:K61"/>
+    <mergeCell ref="M59:M61"/>
+    <mergeCell ref="N59:N61"/>
+    <mergeCell ref="A54:A58"/>
+    <mergeCell ref="B54:B58"/>
+    <mergeCell ref="C54:C58"/>
+    <mergeCell ref="D54:D58"/>
+    <mergeCell ref="E54:E58"/>
+    <mergeCell ref="G54:G58"/>
+    <mergeCell ref="H54:H58"/>
+    <mergeCell ref="I54:I58"/>
+    <mergeCell ref="J54:J58"/>
+    <mergeCell ref="A62:A66"/>
+    <mergeCell ref="B62:B66"/>
+    <mergeCell ref="C62:C66"/>
+    <mergeCell ref="D62:D66"/>
+    <mergeCell ref="E62:E66"/>
+    <mergeCell ref="G62:G66"/>
+    <mergeCell ref="H62:H66"/>
+    <mergeCell ref="I62:I66"/>
+    <mergeCell ref="J62:J66"/>
+    <mergeCell ref="A71:A77"/>
+    <mergeCell ref="B71:B77"/>
+    <mergeCell ref="C71:C77"/>
+    <mergeCell ref="D71:D77"/>
+    <mergeCell ref="E71:E77"/>
+    <mergeCell ref="G71:G77"/>
+    <mergeCell ref="H71:H77"/>
+    <mergeCell ref="I71:I77"/>
+    <mergeCell ref="J71:J77"/>
+    <mergeCell ref="B78:B79"/>
+    <mergeCell ref="A78:A79"/>
+    <mergeCell ref="G78:G79"/>
+    <mergeCell ref="H78:H79"/>
+    <mergeCell ref="I78:I79"/>
+    <mergeCell ref="J78:J79"/>
+    <mergeCell ref="K78:K79"/>
+    <mergeCell ref="M78:M79"/>
+    <mergeCell ref="N78:N79"/>
+    <mergeCell ref="D67:D68"/>
+    <mergeCell ref="E67:E68"/>
+    <mergeCell ref="G67:G68"/>
+    <mergeCell ref="K71:K77"/>
+    <mergeCell ref="M71:M77"/>
+    <mergeCell ref="N71:N77"/>
+    <mergeCell ref="E78:E79"/>
+    <mergeCell ref="D78:D79"/>
+    <mergeCell ref="C78:C79"/>
+    <mergeCell ref="H67:H68"/>
+    <mergeCell ref="I67:I68"/>
+    <mergeCell ref="J67:J68"/>
+    <mergeCell ref="K67:K68"/>
+    <mergeCell ref="M67:M68"/>
+    <mergeCell ref="N67:N68"/>
+    <mergeCell ref="K85:K87"/>
+    <mergeCell ref="M85:M87"/>
+    <mergeCell ref="N85:N87"/>
+    <mergeCell ref="K48:K50"/>
+    <mergeCell ref="M48:M50"/>
+    <mergeCell ref="N48:N50"/>
+    <mergeCell ref="A69:A70"/>
+    <mergeCell ref="B69:B70"/>
+    <mergeCell ref="C69:C70"/>
+    <mergeCell ref="D69:D70"/>
+    <mergeCell ref="E69:E70"/>
+    <mergeCell ref="G69:G70"/>
+    <mergeCell ref="H69:H70"/>
+    <mergeCell ref="I69:I70"/>
+    <mergeCell ref="J69:J70"/>
+    <mergeCell ref="K69:K70"/>
+    <mergeCell ref="M69:M70"/>
+    <mergeCell ref="N69:N70"/>
+    <mergeCell ref="K62:K66"/>
+    <mergeCell ref="M62:M66"/>
+    <mergeCell ref="N62:N66"/>
+    <mergeCell ref="A67:A68"/>
+    <mergeCell ref="B67:B68"/>
+    <mergeCell ref="C67:C68"/>
+    <mergeCell ref="A85:A87"/>
+    <mergeCell ref="B85:B87"/>
+    <mergeCell ref="C85:C87"/>
+    <mergeCell ref="D85:D87"/>
+    <mergeCell ref="E85:E87"/>
+    <mergeCell ref="G85:G87"/>
+    <mergeCell ref="H85:H87"/>
+    <mergeCell ref="I85:I87"/>
+    <mergeCell ref="J85:J87"/>
+    <mergeCell ref="K5:K7"/>
+    <mergeCell ref="M5:M7"/>
+    <mergeCell ref="K80:K84"/>
+    <mergeCell ref="M80:M84"/>
+    <mergeCell ref="N80:N84"/>
+    <mergeCell ref="A11:A12"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="D80:D84"/>
+    <mergeCell ref="E80:E84"/>
+    <mergeCell ref="C80:C84"/>
+    <mergeCell ref="B80:B84"/>
+    <mergeCell ref="A80:A84"/>
+    <mergeCell ref="G80:G84"/>
+    <mergeCell ref="H80:H84"/>
+    <mergeCell ref="I80:I84"/>
+    <mergeCell ref="J80:J84"/>
+    <mergeCell ref="N5:N7"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="G5:G7"/>
+    <mergeCell ref="H5:H7"/>
     <mergeCell ref="A8:A10"/>
     <mergeCell ref="B8:B10"/>
+    <mergeCell ref="K8:K10"/>
     <mergeCell ref="C8:C10"/>
     <mergeCell ref="D8:D10"/>
     <mergeCell ref="E8:E10"/>
-    <mergeCell ref="K33:K35"/>
-[...166 lines deleted...]
-    <mergeCell ref="M75:M77"/>
+    <mergeCell ref="I8:I10"/>
+    <mergeCell ref="J8:J10"/>
+    <mergeCell ref="M8:M10"/>
+    <mergeCell ref="H8:H10"/>
+    <mergeCell ref="N8:N10"/>
+    <mergeCell ref="G8:G10"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:B7"/>
+    <mergeCell ref="C5:C7"/>
+    <mergeCell ref="D5:D7"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="J5:J7"/>
   </mergeCells>
   <phoneticPr fontId="26" type="noConversion"/>
   <pageMargins left="0.35433070866141736" right="0.55118110236220474" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="12" orientation="portrait" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{6059EE24-0CA8-471C-B02F-412E13F37EA3}">
           <x14:formula1>
             <xm:f>Hoja2!$C$3:$C$7</xm:f>
           </x14:formula1>
-          <xm:sqref>D11 D15 D18 D22 D31 D33 D36 D39 D57 D49 D54 D62 D73 D75 D5:D8 D43 D46 D64 D66 D78</xm:sqref>
+          <xm:sqref>D16 D20 D23 D27 D36 D38 D41 D44 D62 D54 D59 D67 D78 D80 D48 D51 D69 D71 D85 D5 D13 D8 D11</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{702C01B8-8B59-497A-BC9D-D9EAFC54F01D}">
   <dimension ref="B3:C19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I18" sqref="I18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="0" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="39.85546875" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="B3" s="71" t="s">
+      <c r="B3" s="66" t="s">
+        <v>272</v>
+      </c>
+      <c r="C3" s="67" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="4" spans="2:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="B4" s="66" t="s">
+        <v>273</v>
+      </c>
+      <c r="C4" s="67" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="5" spans="2:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="B5" s="66" t="s">
+        <v>274</v>
+      </c>
+      <c r="C5" s="67" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="6" spans="2:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="B6" s="66" t="s">
+        <v>275</v>
+      </c>
+      <c r="C6" s="67" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="7" spans="2:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="B7" s="66" t="s">
         <v>276</v>
       </c>
-      <c r="C3" s="72" t="s">
+      <c r="C7" s="67" t="s">
         <v>281</v>
       </c>
     </row>
-    <row r="4" spans="2:3" ht="30" x14ac:dyDescent="0.25">
-[...30 lines deleted...]
-    </row>
     <row r="8" spans="2:3" x14ac:dyDescent="0.25">
-      <c r="C8" s="70"/>
+      <c r="C8" s="65"/>
     </row>
     <row r="9" spans="2:3" x14ac:dyDescent="0.25">
-      <c r="C9" s="70"/>
+      <c r="C9" s="65"/>
     </row>
     <row r="10" spans="2:3" x14ac:dyDescent="0.25">
-      <c r="C10" s="70"/>
+      <c r="C10" s="65"/>
     </row>
     <row r="11" spans="2:3" x14ac:dyDescent="0.25">
-      <c r="C11" s="70"/>
+      <c r="C11" s="65"/>
     </row>
     <row r="12" spans="2:3" x14ac:dyDescent="0.25">
-      <c r="C12" s="70"/>
+      <c r="C12" s="65"/>
     </row>
     <row r="13" spans="2:3" x14ac:dyDescent="0.25">
-      <c r="C13" s="70"/>
+      <c r="C13" s="65"/>
     </row>
     <row r="14" spans="2:3" x14ac:dyDescent="0.25">
-      <c r="C14" s="70"/>
+      <c r="C14" s="65"/>
     </row>
     <row r="15" spans="2:3" x14ac:dyDescent="0.25">
-      <c r="C15" s="70"/>
+      <c r="C15" s="65"/>
     </row>
     <row r="16" spans="2:3" x14ac:dyDescent="0.25">
-      <c r="C16" s="70"/>
+      <c r="C16" s="65"/>
     </row>
     <row r="17" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C17" s="70"/>
+      <c r="C17" s="65"/>
     </row>
     <row r="18" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C18" s="70"/>
+      <c r="C18" s="65"/>
     </row>
     <row r="19" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C19" s="70"/>
+      <c r="C19" s="65"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="C4:D9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="81.42578125" customWidth="1"/>
     <col min="4" max="4" width="80.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="3:4" x14ac:dyDescent="0.25">
       <c r="C4" t="s">
         <v>196</v>
       </c>
       <c r="D4" t="s">
@@ -8241,98 +8460,98 @@
   <dimension ref="A1:AD135"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="35.28515625" customWidth="1"/>
     <col min="3" max="3" width="50.42578125" customWidth="1"/>
     <col min="4" max="5" width="44.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="26" style="1" customWidth="1"/>
     <col min="7" max="9" width="11.42578125" style="5"/>
     <col min="10" max="30" width="11.42578125" style="7"/>
     <col min="31" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="5"/>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
       <c r="I1" s="5"/>
     </row>
     <row r="2" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="145"/>
-[...1 lines deleted...]
-      <c r="D2" s="146" t="s">
+      <c r="B2" s="138"/>
+      <c r="C2" s="138"/>
+      <c r="D2" s="139" t="s">
         <v>1</v>
       </c>
-      <c r="E2" s="147"/>
-[...9 lines deleted...]
-      <c r="O2" s="147"/>
+      <c r="E2" s="140"/>
+      <c r="F2" s="140"/>
+      <c r="G2" s="140"/>
+      <c r="H2" s="140"/>
+      <c r="I2" s="140"/>
+      <c r="J2" s="140"/>
+      <c r="K2" s="140"/>
+      <c r="L2" s="140"/>
+      <c r="M2" s="140"/>
+      <c r="N2" s="140"/>
+      <c r="O2" s="140"/>
     </row>
     <row r="3" spans="1:15" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="145"/>
-[...12 lines deleted...]
-      <c r="O3" s="147"/>
+      <c r="B3" s="138"/>
+      <c r="C3" s="138"/>
+      <c r="D3" s="140"/>
+      <c r="E3" s="140"/>
+      <c r="F3" s="140"/>
+      <c r="G3" s="140"/>
+      <c r="H3" s="140"/>
+      <c r="I3" s="140"/>
+      <c r="J3" s="140"/>
+      <c r="K3" s="140"/>
+      <c r="L3" s="140"/>
+      <c r="M3" s="140"/>
+      <c r="N3" s="140"/>
+      <c r="O3" s="140"/>
     </row>
     <row r="4" spans="1:15" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="145"/>
-[...12 lines deleted...]
-      <c r="O4" s="147"/>
+      <c r="B4" s="138"/>
+      <c r="C4" s="138"/>
+      <c r="D4" s="140"/>
+      <c r="E4" s="140"/>
+      <c r="F4" s="140"/>
+      <c r="G4" s="140"/>
+      <c r="H4" s="140"/>
+      <c r="I4" s="140"/>
+      <c r="J4" s="140"/>
+      <c r="K4" s="140"/>
+      <c r="L4" s="140"/>
+      <c r="M4" s="140"/>
+      <c r="N4" s="140"/>
+      <c r="O4" s="140"/>
     </row>
     <row r="5" spans="1:15" s="7" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:15" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>23</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="14" t="s">
         <v>21</v>
       </c>
@@ -8341,85 +8560,85 @@
       </c>
     </row>
     <row r="7" spans="1:15" s="7" customFormat="1" ht="85.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="5"/>
       <c r="B7" s="33" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="27" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="28" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="29" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="30">
         <v>43847</v>
       </c>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:15" s="7" customFormat="1" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="5"/>
-      <c r="B8" s="141" t="s">
+      <c r="B8" s="134" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="D8" s="142" t="s">
+      <c r="D8" s="135" t="s">
         <v>30</v>
       </c>
-      <c r="E8" s="143" t="s">
+      <c r="E8" s="136" t="s">
         <v>27</v>
       </c>
-      <c r="F8" s="144">
+      <c r="F8" s="137">
         <v>43853</v>
       </c>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:15" s="7" customFormat="1" ht="78" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="5"/>
-      <c r="B9" s="141"/>
+      <c r="B9" s="134"/>
       <c r="C9" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="D9" s="142"/>
-[...1 lines deleted...]
-      <c r="F9" s="144"/>
+      <c r="D9" s="135"/>
+      <c r="E9" s="136"/>
+      <c r="F9" s="137"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:15" s="7" customFormat="1" ht="59.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5"/>
-      <c r="B10" s="141"/>
+      <c r="B10" s="134"/>
       <c r="C10" s="31" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="28" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="29" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="30">
         <v>43861</v>
       </c>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:15" s="7" customFormat="1" ht="83.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="5"/>
       <c r="B11" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="27" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="27" t="s">
@@ -9481,125 +9700,125 @@
     <col min="11" max="11" width="17.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.28515625" style="2" customWidth="1"/>
     <col min="13" max="13" width="13.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="22.85546875" customWidth="1"/>
     <col min="15" max="15" width="21.28515625" customWidth="1"/>
     <col min="16" max="16" width="36.42578125" customWidth="1"/>
     <col min="17" max="17" width="32.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="20.85546875" style="7" customWidth="1"/>
     <col min="19" max="37" width="11.42578125" style="7"/>
     <col min="38" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="5"/>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="O1" s="10"/>
       <c r="P1" s="10"/>
       <c r="Q1" s="10"/>
       <c r="S1" s="5"/>
       <c r="T1" s="5"/>
       <c r="U1" s="5"/>
     </row>
     <row r="2" spans="1:42" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5"/>
-      <c r="B2" s="147" t="s">
+      <c r="B2" s="140" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="147"/>
-[...14 lines deleted...]
-      <c r="R2" s="147"/>
+      <c r="C2" s="140"/>
+      <c r="D2" s="140"/>
+      <c r="E2" s="140"/>
+      <c r="F2" s="140"/>
+      <c r="G2" s="140"/>
+      <c r="H2" s="140"/>
+      <c r="I2" s="140"/>
+      <c r="J2" s="140"/>
+      <c r="K2" s="140"/>
+      <c r="L2" s="140"/>
+      <c r="M2" s="140"/>
+      <c r="N2" s="140"/>
+      <c r="O2" s="140"/>
+      <c r="P2" s="140"/>
+      <c r="Q2" s="140"/>
+      <c r="R2" s="140"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="AL2" s="7"/>
       <c r="AM2" s="7"/>
       <c r="AN2" s="7"/>
       <c r="AO2" s="7"/>
       <c r="AP2" s="7"/>
     </row>
     <row r="3" spans="1:42" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
-      <c r="B3" s="147"/>
-[...15 lines deleted...]
-      <c r="R3" s="147"/>
+      <c r="B3" s="140"/>
+      <c r="C3" s="140"/>
+      <c r="D3" s="140"/>
+      <c r="E3" s="140"/>
+      <c r="F3" s="140"/>
+      <c r="G3" s="140"/>
+      <c r="H3" s="140"/>
+      <c r="I3" s="140"/>
+      <c r="J3" s="140"/>
+      <c r="K3" s="140"/>
+      <c r="L3" s="140"/>
+      <c r="M3" s="140"/>
+      <c r="N3" s="140"/>
+      <c r="O3" s="140"/>
+      <c r="P3" s="140"/>
+      <c r="Q3" s="140"/>
+      <c r="R3" s="140"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="AL3" s="7"/>
       <c r="AM3" s="7"/>
       <c r="AN3" s="7"/>
       <c r="AO3" s="7"/>
       <c r="AP3" s="7"/>
     </row>
     <row r="4" spans="1:42" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="5"/>
-      <c r="B4" s="147"/>
-[...15 lines deleted...]
-      <c r="R4" s="147"/>
+      <c r="B4" s="140"/>
+      <c r="C4" s="140"/>
+      <c r="D4" s="140"/>
+      <c r="E4" s="140"/>
+      <c r="F4" s="140"/>
+      <c r="G4" s="140"/>
+      <c r="H4" s="140"/>
+      <c r="I4" s="140"/>
+      <c r="J4" s="140"/>
+      <c r="K4" s="140"/>
+      <c r="L4" s="140"/>
+      <c r="M4" s="140"/>
+      <c r="N4" s="140"/>
+      <c r="O4" s="140"/>
+      <c r="P4" s="140"/>
+      <c r="Q4" s="140"/>
+      <c r="R4" s="140"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="AL4" s="7"/>
       <c r="AM4" s="7"/>
       <c r="AN4" s="7"/>
       <c r="AO4" s="7"/>
       <c r="AP4" s="7"/>
     </row>
     <row r="5" spans="1:42" s="7" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="I5" s="8"/>
       <c r="J5" s="8"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="9"/>
       <c r="P5" s="9"/>
@@ -10124,125 +10343,125 @@
     <col min="11" max="11" width="17.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.28515625" style="2" customWidth="1"/>
     <col min="13" max="13" width="13.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="22.85546875" customWidth="1"/>
     <col min="15" max="15" width="21.28515625" customWidth="1"/>
     <col min="16" max="16" width="36.42578125" customWidth="1"/>
     <col min="17" max="17" width="32.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="20.85546875" style="7" customWidth="1"/>
     <col min="19" max="37" width="11.42578125" style="7"/>
     <col min="38" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="5"/>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="O1" s="10"/>
       <c r="P1" s="10"/>
       <c r="Q1" s="10"/>
       <c r="S1" s="5"/>
       <c r="T1" s="5"/>
       <c r="U1" s="5"/>
     </row>
     <row r="2" spans="1:42" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5"/>
-      <c r="B2" s="147" t="s">
+      <c r="B2" s="140" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="147"/>
-[...14 lines deleted...]
-      <c r="R2" s="147"/>
+      <c r="C2" s="140"/>
+      <c r="D2" s="140"/>
+      <c r="E2" s="140"/>
+      <c r="F2" s="140"/>
+      <c r="G2" s="140"/>
+      <c r="H2" s="140"/>
+      <c r="I2" s="140"/>
+      <c r="J2" s="140"/>
+      <c r="K2" s="140"/>
+      <c r="L2" s="140"/>
+      <c r="M2" s="140"/>
+      <c r="N2" s="140"/>
+      <c r="O2" s="140"/>
+      <c r="P2" s="140"/>
+      <c r="Q2" s="140"/>
+      <c r="R2" s="140"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="AL2" s="7"/>
       <c r="AM2" s="7"/>
       <c r="AN2" s="7"/>
       <c r="AO2" s="7"/>
       <c r="AP2" s="7"/>
     </row>
     <row r="3" spans="1:42" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
-      <c r="B3" s="147"/>
-[...15 lines deleted...]
-      <c r="R3" s="147"/>
+      <c r="B3" s="140"/>
+      <c r="C3" s="140"/>
+      <c r="D3" s="140"/>
+      <c r="E3" s="140"/>
+      <c r="F3" s="140"/>
+      <c r="G3" s="140"/>
+      <c r="H3" s="140"/>
+      <c r="I3" s="140"/>
+      <c r="J3" s="140"/>
+      <c r="K3" s="140"/>
+      <c r="L3" s="140"/>
+      <c r="M3" s="140"/>
+      <c r="N3" s="140"/>
+      <c r="O3" s="140"/>
+      <c r="P3" s="140"/>
+      <c r="Q3" s="140"/>
+      <c r="R3" s="140"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="AL3" s="7"/>
       <c r="AM3" s="7"/>
       <c r="AN3" s="7"/>
       <c r="AO3" s="7"/>
       <c r="AP3" s="7"/>
     </row>
     <row r="4" spans="1:42" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="5"/>
-      <c r="B4" s="147"/>
-[...15 lines deleted...]
-      <c r="R4" s="147"/>
+      <c r="B4" s="140"/>
+      <c r="C4" s="140"/>
+      <c r="D4" s="140"/>
+      <c r="E4" s="140"/>
+      <c r="F4" s="140"/>
+      <c r="G4" s="140"/>
+      <c r="H4" s="140"/>
+      <c r="I4" s="140"/>
+      <c r="J4" s="140"/>
+      <c r="K4" s="140"/>
+      <c r="L4" s="140"/>
+      <c r="M4" s="140"/>
+      <c r="N4" s="140"/>
+      <c r="O4" s="140"/>
+      <c r="P4" s="140"/>
+      <c r="Q4" s="140"/>
+      <c r="R4" s="140"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="AL4" s="7"/>
       <c r="AM4" s="7"/>
       <c r="AN4" s="7"/>
       <c r="AO4" s="7"/>
       <c r="AP4" s="7"/>
     </row>
     <row r="5" spans="1:42" s="7" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="I5" s="8"/>
       <c r="J5" s="8"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="9"/>
       <c r="P5" s="9"/>
@@ -10268,155 +10487,155 @@
         <v>44</v>
       </c>
       <c r="D7" s="25" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="25"/>
       <c r="F7" s="25" t="s">
         <v>20</v>
       </c>
       <c r="G7" s="25" t="s">
         <v>12</v>
       </c>
       <c r="H7" s="25" t="s">
         <v>22</v>
       </c>
       <c r="O7" s="10"/>
       <c r="P7" s="10"/>
       <c r="Q7" s="10"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
     </row>
     <row r="8" spans="1:42" s="7" customFormat="1" ht="82.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
-      <c r="C8" s="148" t="s">
+      <c r="C8" s="141" t="s">
         <v>72</v>
       </c>
       <c r="D8" s="35" t="s">
         <v>45</v>
       </c>
       <c r="E8" s="36" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="37" t="s">
         <v>47</v>
       </c>
       <c r="G8" s="37" t="s">
         <v>48</v>
       </c>
       <c r="H8" s="38">
         <v>43955</v>
       </c>
       <c r="O8" s="10"/>
       <c r="P8" s="10"/>
       <c r="Q8" s="10"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
     </row>
     <row r="9" spans="1:42" s="7" customFormat="1" ht="72" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
-      <c r="C9" s="149"/>
+      <c r="C9" s="142"/>
       <c r="D9" s="35" t="s">
         <v>49</v>
       </c>
       <c r="E9" s="39" t="s">
         <v>50</v>
       </c>
       <c r="F9" s="40" t="s">
         <v>51</v>
       </c>
       <c r="G9" s="40" t="s">
         <v>48</v>
       </c>
       <c r="H9" s="38" t="s">
         <v>52</v>
       </c>
       <c r="O9" s="10"/>
       <c r="P9" s="10"/>
       <c r="Q9" s="10"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
     </row>
     <row r="10" spans="1:42" s="7" customFormat="1" ht="73.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
-      <c r="C10" s="148" t="s">
+      <c r="C10" s="141" t="s">
         <v>73</v>
       </c>
       <c r="D10" s="35" t="s">
         <v>53</v>
       </c>
       <c r="E10" s="39" t="s">
         <v>54</v>
       </c>
       <c r="F10" s="40" t="s">
         <v>55</v>
       </c>
       <c r="G10" s="40" t="s">
         <v>56</v>
       </c>
       <c r="H10" s="38" t="s">
         <v>57</v>
       </c>
       <c r="O10" s="10"/>
       <c r="P10" s="10"/>
       <c r="Q10" s="10"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
     </row>
     <row r="11" spans="1:42" s="7" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A11" s="5"/>
-      <c r="C11" s="148"/>
+      <c r="C11" s="141"/>
       <c r="D11" s="35" t="s">
         <v>58</v>
       </c>
       <c r="E11" s="36" t="s">
         <v>59</v>
       </c>
       <c r="F11" s="37" t="s">
         <v>60</v>
       </c>
       <c r="G11" s="37" t="s">
         <v>48</v>
       </c>
       <c r="H11" s="38" t="s">
         <v>57</v>
       </c>
       <c r="L11" s="10"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
     </row>
     <row r="12" spans="1:42" s="7" customFormat="1" ht="61.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="5"/>
-      <c r="C12" s="148"/>
+      <c r="C12" s="141"/>
       <c r="D12" s="35" t="s">
         <v>61</v>
       </c>
       <c r="E12" s="36" t="s">
         <v>62</v>
       </c>
       <c r="F12" s="37" t="s">
         <v>63</v>
       </c>
       <c r="G12" s="37" t="s">
         <v>64</v>
       </c>
       <c r="H12" s="38">
         <v>44078</v>
       </c>
       <c r="L12" s="10"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
     </row>
     <row r="13" spans="1:42" s="7" customFormat="1" ht="89.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="5"/>
       <c r="C13" s="41" t="s">
         <v>74</v>
       </c>
@@ -10898,234 +11117,234 @@
     <col min="11" max="11" width="30.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="19.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="30" style="2" customWidth="1"/>
     <col min="16" max="16" width="36" style="2" customWidth="1"/>
     <col min="17" max="17" width="18.7109375" style="2" customWidth="1"/>
     <col min="18" max="18" width="46.28515625" style="1" customWidth="1"/>
     <col min="19" max="21" width="11.42578125" style="5"/>
     <col min="22" max="42" width="11.42578125" style="7"/>
     <col min="43" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="5"/>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="O1" s="10"/>
       <c r="P1" s="10"/>
       <c r="Q1" s="10"/>
       <c r="S1" s="5"/>
       <c r="T1" s="5"/>
       <c r="U1" s="5"/>
     </row>
     <row r="2" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="145"/>
-[...1 lines deleted...]
-      <c r="D2" s="147" t="s">
+      <c r="B2" s="138"/>
+      <c r="C2" s="138"/>
+      <c r="D2" s="140" t="s">
         <v>0</v>
       </c>
-      <c r="E2" s="147"/>
-[...12 lines deleted...]
-      <c r="R2" s="147"/>
+      <c r="E2" s="140"/>
+      <c r="F2" s="140"/>
+      <c r="G2" s="140"/>
+      <c r="H2" s="140"/>
+      <c r="I2" s="140"/>
+      <c r="J2" s="140"/>
+      <c r="K2" s="140"/>
+      <c r="L2" s="140"/>
+      <c r="M2" s="140"/>
+      <c r="N2" s="140"/>
+      <c r="O2" s="140"/>
+      <c r="P2" s="140"/>
+      <c r="Q2" s="140"/>
+      <c r="R2" s="140"/>
     </row>
     <row r="3" spans="1:21" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="145"/>
-[...15 lines deleted...]
-      <c r="R3" s="147"/>
+      <c r="B3" s="138"/>
+      <c r="C3" s="138"/>
+      <c r="D3" s="140"/>
+      <c r="E3" s="140"/>
+      <c r="F3" s="140"/>
+      <c r="G3" s="140"/>
+      <c r="H3" s="140"/>
+      <c r="I3" s="140"/>
+      <c r="J3" s="140"/>
+      <c r="K3" s="140"/>
+      <c r="L3" s="140"/>
+      <c r="M3" s="140"/>
+      <c r="N3" s="140"/>
+      <c r="O3" s="140"/>
+      <c r="P3" s="140"/>
+      <c r="Q3" s="140"/>
+      <c r="R3" s="140"/>
     </row>
     <row r="4" spans="1:21" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="145"/>
-[...15 lines deleted...]
-      <c r="R4" s="147"/>
+      <c r="B4" s="138"/>
+      <c r="C4" s="138"/>
+      <c r="D4" s="140"/>
+      <c r="E4" s="140"/>
+      <c r="F4" s="140"/>
+      <c r="G4" s="140"/>
+      <c r="H4" s="140"/>
+      <c r="I4" s="140"/>
+      <c r="J4" s="140"/>
+      <c r="K4" s="140"/>
+      <c r="L4" s="140"/>
+      <c r="M4" s="140"/>
+      <c r="N4" s="140"/>
+      <c r="O4" s="140"/>
+      <c r="P4" s="140"/>
+      <c r="Q4" s="140"/>
+      <c r="R4" s="140"/>
     </row>
     <row r="5" spans="1:21" s="7" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="I5" s="8"/>
       <c r="J5" s="8"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="9"/>
       <c r="P5" s="9"/>
       <c r="Q5" s="9"/>
       <c r="R5" s="8"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
     </row>
     <row r="6" spans="1:21" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="O6" s="10"/>
       <c r="P6" s="10"/>
       <c r="Q6" s="10"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
     </row>
     <row r="7" spans="1:21" s="7" customFormat="1" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="5"/>
       <c r="B7" s="5"/>
       <c r="C7" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="D7" s="150" t="s">
+      <c r="D7" s="143" t="s">
         <v>18</v>
       </c>
-      <c r="E7" s="150"/>
+      <c r="E7" s="143"/>
       <c r="F7" s="14" t="s">
         <v>20</v>
       </c>
       <c r="G7" s="14" t="s">
         <v>97</v>
       </c>
       <c r="H7" s="14" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="14" t="s">
         <v>22</v>
       </c>
       <c r="O7" s="10"/>
       <c r="P7" s="10"/>
       <c r="Q7" s="10"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
     </row>
     <row r="8" spans="1:21" s="7" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
-      <c r="C8" s="151" t="s">
+      <c r="C8" s="144" t="s">
         <v>134</v>
       </c>
       <c r="D8" s="47" t="s">
         <v>45</v>
       </c>
       <c r="E8" s="15" t="s">
         <v>129</v>
       </c>
       <c r="F8" s="15" t="s">
         <v>98</v>
       </c>
       <c r="G8" s="15" t="s">
         <v>99</v>
       </c>
       <c r="H8" s="15" t="s">
         <v>100</v>
       </c>
       <c r="I8" s="51">
         <v>44180</v>
       </c>
       <c r="O8" s="10"/>
       <c r="P8" s="10"/>
       <c r="Q8" s="10"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
     </row>
     <row r="9" spans="1:21" s="7" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
-      <c r="C9" s="151"/>
+      <c r="C9" s="144"/>
       <c r="D9" s="47" t="s">
         <v>49</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>130</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>101</v>
       </c>
       <c r="G9" s="15" t="s">
         <v>102</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>100</v>
       </c>
       <c r="I9" s="51">
         <v>44180</v>
       </c>
       <c r="O9" s="10"/>
       <c r="P9" s="10"/>
       <c r="Q9" s="10"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
     </row>
     <row r="10" spans="1:21" s="7" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
-      <c r="C10" s="151"/>
+      <c r="C10" s="144"/>
       <c r="D10" s="47" t="s">
         <v>133</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>103</v>
       </c>
       <c r="F10" s="15" t="s">
         <v>104</v>
       </c>
       <c r="G10" s="15" t="s">
         <v>105</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>106</v>
       </c>
       <c r="I10" s="51">
         <v>44012</v>
       </c>
       <c r="O10" s="10"/>
       <c r="P10" s="10"/>
       <c r="Q10" s="10"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
     </row>
@@ -11141,111 +11360,111 @@
       <c r="E11" s="15" t="s">
         <v>108</v>
       </c>
       <c r="F11" s="46" t="s">
         <v>109</v>
       </c>
       <c r="G11" s="46" t="s">
         <v>110</v>
       </c>
       <c r="H11" s="46" t="s">
         <v>79</v>
       </c>
       <c r="I11" s="49">
         <v>44012</v>
       </c>
       <c r="O11" s="10"/>
       <c r="P11" s="10"/>
       <c r="Q11" s="10"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
     </row>
     <row r="12" spans="1:21" s="7" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
-      <c r="C12" s="151" t="s">
+      <c r="C12" s="144" t="s">
         <v>135</v>
       </c>
       <c r="D12" s="47" t="s">
         <v>65</v>
       </c>
       <c r="E12" s="50" t="s">
         <v>111</v>
       </c>
       <c r="F12" s="50" t="s">
         <v>112</v>
       </c>
       <c r="G12" s="50" t="s">
         <v>113</v>
       </c>
       <c r="H12" s="50" t="s">
         <v>114</v>
       </c>
       <c r="I12" s="52">
         <v>44155</v>
       </c>
       <c r="O12" s="10"/>
       <c r="P12" s="10"/>
       <c r="Q12" s="10"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
     </row>
     <row r="13" spans="1:21" s="7" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
-      <c r="C13" s="151"/>
+      <c r="C13" s="144"/>
       <c r="D13" s="47" t="s">
         <v>115</v>
       </c>
       <c r="E13" s="50" t="s">
         <v>116</v>
       </c>
       <c r="F13" s="50" t="s">
         <v>117</v>
       </c>
       <c r="G13" s="50" t="s">
         <v>118</v>
       </c>
       <c r="H13" s="46" t="s">
         <v>106</v>
       </c>
       <c r="I13" s="52">
         <v>44135</v>
       </c>
       <c r="O13" s="10"/>
       <c r="P13" s="10"/>
       <c r="Q13" s="10"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
     </row>
     <row r="14" spans="1:21" s="7" customFormat="1" ht="43.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
-      <c r="C14" s="151"/>
+      <c r="C14" s="144"/>
       <c r="D14" s="47" t="s">
         <v>119</v>
       </c>
       <c r="E14" s="50" t="s">
         <v>131</v>
       </c>
       <c r="F14" s="50" t="s">
         <v>120</v>
       </c>
       <c r="G14" s="50" t="s">
         <v>118</v>
       </c>
       <c r="H14" s="46" t="s">
         <v>106</v>
       </c>
       <c r="I14" s="52">
         <v>44135</v>
       </c>
       <c r="O14" s="10"/>
       <c r="P14" s="10"/>
       <c r="Q14" s="10"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
     </row>
@@ -11261,82 +11480,82 @@
       <c r="E15" s="15" t="s">
         <v>139</v>
       </c>
       <c r="F15" s="15" t="s">
         <v>140</v>
       </c>
       <c r="G15" s="15" t="s">
         <v>141</v>
       </c>
       <c r="H15" s="46" t="s">
         <v>106</v>
       </c>
       <c r="I15" s="51">
         <v>44155</v>
       </c>
       <c r="O15" s="10"/>
       <c r="P15" s="10"/>
       <c r="Q15" s="10"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
     </row>
     <row r="16" spans="1:21" s="7" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
-      <c r="C16" s="151" t="s">
+      <c r="C16" s="144" t="s">
         <v>137</v>
       </c>
       <c r="D16" s="47" t="s">
         <v>93</v>
       </c>
       <c r="E16" s="50" t="s">
         <v>132</v>
       </c>
       <c r="F16" s="50" t="s">
         <v>121</v>
       </c>
       <c r="G16" s="50" t="s">
         <v>122</v>
       </c>
       <c r="H16" s="50" t="s">
         <v>100</v>
       </c>
       <c r="I16" s="52" t="s">
         <v>123</v>
       </c>
       <c r="O16" s="10"/>
       <c r="P16" s="10"/>
       <c r="Q16" s="10"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
     </row>
     <row r="17" spans="1:21" s="7" customFormat="1" ht="63" x14ac:dyDescent="0.25">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
-      <c r="C17" s="151"/>
+      <c r="C17" s="144"/>
       <c r="D17" s="47" t="s">
         <v>124</v>
       </c>
       <c r="E17" s="50" t="s">
         <v>125</v>
       </c>
       <c r="F17" s="50" t="s">
         <v>126</v>
       </c>
       <c r="G17" s="50" t="s">
         <v>127</v>
       </c>
       <c r="H17" s="32" t="s">
         <v>79</v>
       </c>
       <c r="I17" s="52" t="s">
         <v>128</v>
       </c>
       <c r="O17" s="10"/>
       <c r="P17" s="10"/>
       <c r="Q17" s="10"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
     </row>
@@ -12612,107 +12831,107 @@
     <col min="11" max="11" width="30.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="19.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="30" style="2" customWidth="1"/>
     <col min="16" max="16" width="36" style="2" customWidth="1"/>
     <col min="17" max="17" width="18.7109375" style="2" customWidth="1"/>
     <col min="18" max="18" width="46.28515625" style="1" customWidth="1"/>
     <col min="19" max="21" width="11.42578125" style="5"/>
     <col min="22" max="42" width="11.42578125" style="7"/>
     <col min="43" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="5"/>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="O1" s="10"/>
       <c r="P1" s="10"/>
       <c r="Q1" s="10"/>
       <c r="S1" s="5"/>
       <c r="T1" s="5"/>
       <c r="U1" s="5"/>
     </row>
     <row r="2" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="145"/>
-[...1 lines deleted...]
-      <c r="D2" s="147" t="s">
+      <c r="B2" s="138"/>
+      <c r="C2" s="138"/>
+      <c r="D2" s="140" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="147"/>
-[...12 lines deleted...]
-      <c r="R2" s="147"/>
+      <c r="E2" s="140"/>
+      <c r="F2" s="140"/>
+      <c r="G2" s="140"/>
+      <c r="H2" s="140"/>
+      <c r="I2" s="140"/>
+      <c r="J2" s="140"/>
+      <c r="K2" s="140"/>
+      <c r="L2" s="140"/>
+      <c r="M2" s="140"/>
+      <c r="N2" s="140"/>
+      <c r="O2" s="140"/>
+      <c r="P2" s="140"/>
+      <c r="Q2" s="140"/>
+      <c r="R2" s="140"/>
     </row>
     <row r="3" spans="1:21" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="145"/>
-[...15 lines deleted...]
-      <c r="R3" s="147"/>
+      <c r="B3" s="138"/>
+      <c r="C3" s="138"/>
+      <c r="D3" s="140"/>
+      <c r="E3" s="140"/>
+      <c r="F3" s="140"/>
+      <c r="G3" s="140"/>
+      <c r="H3" s="140"/>
+      <c r="I3" s="140"/>
+      <c r="J3" s="140"/>
+      <c r="K3" s="140"/>
+      <c r="L3" s="140"/>
+      <c r="M3" s="140"/>
+      <c r="N3" s="140"/>
+      <c r="O3" s="140"/>
+      <c r="P3" s="140"/>
+      <c r="Q3" s="140"/>
+      <c r="R3" s="140"/>
     </row>
     <row r="4" spans="1:21" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="145"/>
-[...15 lines deleted...]
-      <c r="R4" s="147"/>
+      <c r="B4" s="138"/>
+      <c r="C4" s="138"/>
+      <c r="D4" s="140"/>
+      <c r="E4" s="140"/>
+      <c r="F4" s="140"/>
+      <c r="G4" s="140"/>
+      <c r="H4" s="140"/>
+      <c r="I4" s="140"/>
+      <c r="J4" s="140"/>
+      <c r="K4" s="140"/>
+      <c r="L4" s="140"/>
+      <c r="M4" s="140"/>
+      <c r="N4" s="140"/>
+      <c r="O4" s="140"/>
+      <c r="P4" s="140"/>
+      <c r="Q4" s="140"/>
+      <c r="R4" s="140"/>
     </row>
     <row r="5" spans="1:21" s="7" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="I5" s="8"/>
       <c r="J5" s="8"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="9"/>
       <c r="P5" s="9"/>
       <c r="Q5" s="9"/>
       <c r="R5" s="8"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
     </row>
     <row r="6" spans="1:21" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="5"/>
@@ -12720,54 +12939,54 @@
       <c r="C6" s="5"/>
       <c r="O6" s="10"/>
       <c r="P6" s="10"/>
       <c r="Q6" s="10"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
     </row>
     <row r="7" spans="1:21" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="5"/>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="O7" s="10"/>
       <c r="P7" s="10"/>
       <c r="Q7" s="10"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
     </row>
     <row r="8" spans="1:21" s="7" customFormat="1" ht="58.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="D8" s="152" t="s">
+      <c r="D8" s="145" t="s">
         <v>18</v>
       </c>
-      <c r="E8" s="153"/>
+      <c r="E8" s="146"/>
       <c r="F8" s="14" t="s">
         <v>20</v>
       </c>
       <c r="G8" s="14" t="s">
         <v>21</v>
       </c>
       <c r="H8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="O8" s="10"/>
       <c r="P8" s="10"/>
       <c r="Q8" s="10"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
     </row>
     <row r="9" spans="1:21" s="7" customFormat="1" ht="77.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="45" t="s">
         <v>76</v>
       </c>
       <c r="D9" s="18" t="s">
         <v>45</v>
       </c>