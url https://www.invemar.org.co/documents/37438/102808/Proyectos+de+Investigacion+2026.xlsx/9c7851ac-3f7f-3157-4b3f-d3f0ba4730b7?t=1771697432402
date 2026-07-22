--- v1 (2026-05-30)
+++ v2 (2026-07-22)
@@ -18,58 +18,58 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr updateLinks="never" codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://invemarsantamarta-my.sharepoint.com/personal/luis_mosquera_invemar_org_co/Documents/Luis Felipe Mosquera/PROYECTOS 2026/PROYECTOS ACTUALIZADOS/MATRIZ SEGUIMIENTO D EPROYECTOS INVEMAR/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://invemarsantamarta-my.sharepoint.com/personal/luis_mosquera_invemar_org_co/Documents/Luis Felipe Mosquera/PROYECTOS 2026/PROYECTOS ACTUALIZADOS/MATRIZ WEB INVEMAR/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="4" documentId="13_ncr:1_{2D7351B4-F2B4-47EF-8D4A-101CE942713F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F56625C9-1FD4-431A-8BBC-CB8046E27228}"/>
+  <xr:revisionPtr revIDLastSave="126" documentId="13_ncr:1_{2D7351B4-F2B4-47EF-8D4A-101CE942713F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3491B6FF-822B-4A11-8416-5A010C9DCAFB}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Iniciativas Estrategicas" sheetId="46" state="hidden" r:id="rId1"/>
     <sheet name="Proyectos de Investigación" sheetId="29" r:id="rId2"/>
     <sheet name="Hoja2" sheetId="48" r:id="rId3"/>
     <sheet name="Hoja1" sheetId="47" state="hidden" r:id="rId4"/>
     <sheet name="Riesgos" sheetId="11" state="hidden" r:id="rId5"/>
     <sheet name="Trámites" sheetId="5" state="hidden" r:id="rId6"/>
     <sheet name="Rendición_de_Cuentas" sheetId="6" state="hidden" r:id="rId7"/>
     <sheet name="Transparencia" sheetId="7" state="hidden" r:id="rId8"/>
     <sheet name="Atención_al_Ciudadano" sheetId="8" state="hidden" r:id="rId9"/>
     <sheet name="Otras" sheetId="9" state="hidden" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Proyectos de Investigación'!$A$3:$N$4</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Proyectos de Investigación'!$A$1:$M$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Proyectos de Investigación'!$3:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
@@ -349,51 +349,51 @@
       </text>
     </comment>
     <comment ref="C13" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0700-000005000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Este componente da cuenta de la gestión de la entidad para conocer las características y necesidades de su población
 objetivo, así como sus expectativas, intereses y percepción respecto al servicio recibido. Este reconocimiento de
 los ciudadanos debe guiar cualquier iniciativa de mejora, para cumplir con la razón de ser de la administración
 pública: servir a los ciudadanos. 
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="535" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="607" uniqueCount="452">
   <si>
     <t>PLAN ANTICORRUPCIÓN Y DE ATENCIÓN AL CIUDADANO
 Componente: Mecanismos para la Transparencia y Acceso a la Información</t>
   </si>
   <si>
     <t>PLAN ANTICORRUPCIÓN Y DE ATENCIÓN AL CIUDADANO
 Componente: Riesgos de Corrupción</t>
   </si>
   <si>
     <t>PLAN ANTICORRUPCIÓN Y DE ATENCIÓN AL CIUDADANO
 Componente: Racionalización de Trámites</t>
   </si>
   <si>
     <t>PLAN ANTICORRUPCIÓN Y DE ATENCIÓN AL CIUDADANO
 Componente: Rendición de Cuentas</t>
   </si>
   <si>
     <t>PLAN ANTICORRUPCIÓN Y DE ATENCIÓN AL CIUDADANO
 Componente: Mecanismos para mejorar la Atención al Ciudadano</t>
   </si>
   <si>
     <t>PLAN ANTICORRUPCIÓN Y DE ATENCIÓN AL CIUDADANO
 Componente: Iniciativas Adicionales</t>
   </si>
   <si>
@@ -1858,96 +1858,221 @@
   </si>
   <si>
     <t xml:space="preserve">PRY-BEM-008-25 MPA Deep seamounts Pacific- FCD </t>
   </si>
   <si>
     <t>Estimar los cambios con referencia a la línea base, en los contenidos de carbono en suelos, biomasa y necromasa tanto en las parcelas de manglar de cuenca y borde, así como en las parcelas de post deforestación.</t>
   </si>
   <si>
     <t xml:space="preserve"> Determinar el estado de calidad de aguas y contaminación por plástico en estaciones RedCAM priorizadas en el DMI Cispatá DRMI Caimanera y PNR Guacamayas.</t>
   </si>
   <si>
     <t>Determinar los cambios en las coberturas de manglar en las diferentes áreas del proyecto por medio análisis de cartografía y sensores remotos SIG).</t>
   </si>
   <si>
     <t xml:space="preserve">Fortalecer la gobernanza ambiental de la ecorregión de manera participativa </t>
   </si>
   <si>
     <t>Promover la adopción de herramientas para la conservación de la biodiversidad, mejorando la conectividad de los ecosistemas estratégicos y la eficiencia del uso del agua</t>
   </si>
   <si>
     <t>aumentar el área bajo prácticas de producción sostenible en las cuencas hidrográficas de Aracataca y Fundación</t>
   </si>
   <si>
     <t xml:space="preserve"> Mejorar la salud del Sistema Delta Estuarino del Río Magdalena, Ciénaga Grande de Santa Marta (SDERMCGSM) para promover la conservación de la biodiversidad y los servicios ecosistémicos</t>
   </si>
+  <si>
+    <t>PRY-GEO-010-26 - CVS-001-2026</t>
+  </si>
+  <si>
+    <t>PRY-BEM-011-26 - PROCARIBE+ RN BEATA</t>
+  </si>
+  <si>
+    <t>Evaluación de alternativas de manejo frente a la erosión costera en el litoral del departamento de Córdoba, con enfoque en soluciones basadas en la naturaleza.</t>
+  </si>
+  <si>
+    <t>Implementación de acciones estrategicas para el manejo y gestión efectiva de la Reserva Natural Cordillera Beata (RNCB)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US $ 254.800 	</t>
+  </si>
+  <si>
+    <t>US $99.834,06</t>
+  </si>
+  <si>
+    <t>Aunar esfuerzos para la evaluación y priorización de las alternativas de solución, dando continuidad al monitoreo de la erosión costera, el estudio de los pastos marinos en el litoral cordobés.</t>
+  </si>
+  <si>
+    <t>Programa Geociencias Marinas y Costeras</t>
+  </si>
+  <si>
+    <t>Realizar la valoración económica de las alternativas propuestas en el portafolio de 2025 para localidades seleccionadas bajo criterios de priorización.</t>
+  </si>
+  <si>
+    <t>Monitorear la erosión costera en las localidades de interés para mantener y fortalecer la serie de tiempo de datos y alimentar las bases de información existentes.</t>
+  </si>
+  <si>
+    <t>Realizar el mapeo de pastos marinos a escala detallada y nivel de unidades ecológicas en isla Tortuguilla y boca de la bahía de Cispatá y golfo de Morrosquillo en el departamento de Córdoba.</t>
+  </si>
+  <si>
+    <t>Apoyar la implementación de acciones prioritarias dentro del plan de manejo de la Reserva Natural Cordillera Beata con miras a implementar medidas eficientes en su gestión.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Generar información técnica y analítica sobre las actividades humanas que se desarrollan en la RN Cordillera Beata y áreas adyacentes, mediante el análisis de datos y el uso de herramientas de información remota, con el fin de identificar patrones de uso y potenciales impactos sobre el área protegida.
+</t>
+  </si>
+  <si>
+    <t>Fortalecer las capacidades técnicas del PNNC en monitoreo y gestión de áreas marinas protegidas, a través de talleres temáticos especializados.</t>
+  </si>
+  <si>
+    <t>Promover el intercambio de experiencias y la cooperación interinstitucional regional, principalmente con el Ministerio de la República Dominicana, mediante la realización de intercambios técnicos orientados a la revisión de planes de trabajo conjuntos y a la difusión de buenas prácticas y lecciones aprendidas en la gestión de áreas marinas protegidas.</t>
+  </si>
+  <si>
+    <t>Implementar acciones integrales de monitoreo, prevención, vigilancia y control en la RN Cordillera Beata, mediante la ejecución de una expedición técnica que contribuya al fortalecimiento de la gestión efectiva y el cumplimiento de las medidas de conservación del área protegida.</t>
+  </si>
+  <si>
+    <t>CRISTINA MARIA CEDEÑO POSSO</t>
+  </si>
+  <si>
+    <t>PRY-BEM-013-26 - MPA Deep Seamounts Pacific-FCD F3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mejorar el conocimiento básico clave para mejorar el diseño de AMPs de aguas profundas existentes y recientemente establecidas en la región del Pacífico Oriental Tropical (PTO) de Colombia, mientras se trabaja para identificar criterios para áreas vulnerables de aguas profundas que ameritan una gestión alternativa o una mayor protección. </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Deep seamount biodiversity exploration and MPA monitoring strategies in the Colombian Pacific along bathymetric gradients</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US $ 300,000 	</t>
+  </si>
+  <si>
+    <t>PRY-GEO-014-26 - IPDC DELTARES 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apoyar el desarrollo y fortalecimiento del modelado costero en el Caribe Sur mediante el apoyo en la construcción y calibración del modelo numérico ShorelineS, la capacitación técnica de profesionales, y la integración de sus resultados en el Sistema de Monitoreo de la Erosión Costera y Medidas de Adaptación Basadas en Ecosistemas (SMEC-MABE). </t>
+  </si>
+  <si>
+    <t>Generar y consolidar información morfológica y ecológica de alta y mediana resolución para las áreas de Spratt Bight y Manzanillo, mediante la provisión, asesoramiento y análisis de información existente, la adquisición y procesamiento de nuevos datos.</t>
+  </si>
+  <si>
+    <t>Aunar esfuerzos y recursos económicos para el desarrollo de actividades de transferencia de tecnología y creación de capacidad, con el fin de abordar el problema de la erosión costera en Colombia de manera integral y sistemática, mediante la colaboración entre un equipo colombiano y otro neerlandés, en el marco de los planes de trabajo del IPDC para Colombia presentados al Ministerio de Infraestructuras y Agua del Reino de los Países Bajos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contribución en la identificación y diseño de SbN y en la definición metodológica para su evaluación. </t>
+  </si>
+  <si>
+    <t>Morfología de fondos marinos e integración de información morfodinámica para la gestión costera en el caribe colombiano</t>
+  </si>
+  <si>
+    <t>EUR $12.232,26</t>
+  </si>
+  <si>
+    <t>EUR $ 6.692,38</t>
+  </si>
+  <si>
+    <t>PRY-GEZ-015-26 - 4CNCC</t>
+  </si>
+  <si>
+    <t>Analizar los datos e información sobre cuatro amenazas para la generación de escenarios: ascenso en el nivel del mar (ANM), cambios en la línea de costa (erosión costera y acreción), temperatura superficial del mar (TSM), acidificación oceánica (AO).</t>
+  </si>
+  <si>
+    <t>Realizar la colecta y el pretratamiento de núcleos de coral del Caribe colombiano, con el fin de generar insumos técnicos y un costeo detallado que soporten fases posteriores de evaluación y construcción de escenarios futuros de cambio climático.</t>
+  </si>
+  <si>
+    <t>Acompañar al IDEAM durante el proceso de integración en el SIIVRA de las variables y elementos del territorio expuestos con el fin obtener la exposición, vulnerabilidad y riesgo.</t>
+  </si>
+  <si>
+    <t>Apoyar al IDEAM en el proceso de análisis de los resultados de exposición, vulnerabilidad y riesgo a nivel marino costero.</t>
+  </si>
+  <si>
+    <t>Generar los insumos para la elaboración del análisis de vulnerabilidad y riesgo por cambio climático para la zona marino-costera de Colombia, mediante la recopilación, sistematización y análisis de información científica existente, derivada principalmente de investigaciones desarrolladas durante los últimos diez años, que permita la modelación de escenarios futuros para las amenazas marino-costeras del cambio climático.</t>
+  </si>
+  <si>
+    <t>Coordinación de investigación e información para gestión marina y costera</t>
+  </si>
+  <si>
+    <t>Generación de insumos para el análisis de vulnerabilidad marino costera e insular ante el cambio climático para el país</t>
+  </si>
+  <si>
+    <t>PRY-VAR-016-26 - NODOS_FAO</t>
+  </si>
+  <si>
+    <t>Fortalecimiento de la Pesca Sostenible para el Desarrollo Local y Nacional, en el marco de las Directrices Voluntarias para la Pesca en Pequeña Escala</t>
+  </si>
+  <si>
+    <t>Fortalecer las organizaciones y capacidades de los pescadores y acuicultores artesanales de pequeña escala en Colombia, mediante procesos participativos de diagnóstico, planeación, formación y apoyo a iniciativas productivas, con el fin de consolidar la gobernanza sectorial, actualizar los instrumentos de planificación nacional e impulsar un desarrollo pesquero y acuícola sostenible, inclusivo y competitivo que contribuya al bienestar de las comunidades y al desarrollo local.</t>
+  </si>
+  <si>
+    <t>Fortalecer los procesos organizativos, productivos y comerciales de las asociaciones de pescadores y acuicultores de pequeña escala, en el marco de los nodos de pesca y acuicultura.</t>
+  </si>
+  <si>
+    <t>Fomentar la participación activa del sector pesquero en los espacios de concertación y toma de decisiones, con el fin de avanzar en la implementación de la Política Integral para el Desarrollo de la Pesca Sostenible en Colombia.</t>
+  </si>
+  <si>
+    <t>Preparar y actualizar la agenda de investigación del sector pesquero y acuícola, orientándola hacia la competitividad, el bienestar de las comunidades y el desarrollo sostenible del sector.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="4">
+    <numFmt numFmtId="8" formatCode="&quot;$&quot;\ #,##0.00;[Red]\-&quot;$&quot;\ #,##0.00"/>
     <numFmt numFmtId="44" formatCode="_-&quot;$&quot;\ * #,##0.00_-;\-&quot;$&quot;\ * #,##0.00_-;_-&quot;$&quot;\ * &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_ &quot;$&quot;\ * #,##0.00_ ;_ &quot;$&quot;\ * \-#,##0.00_ ;_ &quot;$&quot;\ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="_-&quot;$&quot;\ * #,##0_-;\-&quot;$&quot;\ * #,##0_-;_-&quot;$&quot;\ * &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="30" x14ac:knownFonts="1">
+  <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
-[...4 lines deleted...]
-      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="40"/>
       <color theme="1" tint="0.249977111117893"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial Narrow"/>
@@ -2022,83 +2147,77 @@
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...11 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10.8"/>
+      <color theme="1"/>
+      <name val="Arial Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="24"/>
+      <color theme="1"/>
+      <name val="Arial Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="10"/>
-      <color theme="1"/>
-      <name val="Century Gothic"/>
+      <color rgb="FF212529"/>
+      <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Montserrat"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
     </font>
   </fonts>
   <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
@@ -2315,553 +2434,511 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
-    <xf numFmtId="44" fontId="22" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="21" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="171">
+  <cellXfs count="157">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="17" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="16" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...43 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="17" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="9" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="13" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="7" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="7" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="3" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...79 lines deleted...]
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...95 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="8" fontId="27" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="14" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="8" fontId="27" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="8" fontId="27" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="10" fillId="3" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...50 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="6" fillId="3" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Moneda" xfId="7" builtinId="4"/>
     <cellStyle name="Moneda 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 2 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 5" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Porcentaje 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFE76EE"/>
       <color rgb="FF06477C"/>
       <color rgb="FF99CCFF"/>
       <color rgb="FF009999"/>
       <color rgb="FF7DF7AB"/>
       <color rgb="FFEC88C1"/>
       <color rgb="FF55AB8A"/>
       <color rgb="FFCBF3FD"/>
@@ -3972,4452 +4049,5003 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A3:B53"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
       <selection activeCell="B59" sqref="B59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="50.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B3" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="4" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B4" s="55" t="s">
+      <c r="B4" s="53" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="5" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B5" s="55" t="s">
+      <c r="B5" s="53" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B6" s="55" t="s">
+      <c r="B6" s="53" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B7" s="55" t="s">
+      <c r="B7" s="53" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B8" s="55" t="s">
+      <c r="B8" s="53" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B9" s="55" t="s">
+      <c r="B9" s="53" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B10" s="55" t="s">
+      <c r="B10" s="53" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B11" s="55" t="s">
+      <c r="B11" s="53" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B12" s="55" t="s">
+      <c r="B12" s="53" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B13" s="55" t="s">
+      <c r="B13" s="53" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B14" s="55" t="s">
+      <c r="B14" s="53" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="15" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B15" s="55" t="s">
+      <c r="B15" s="53" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B16" s="55" t="s">
+      <c r="B16" s="53" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B17" s="55" t="s">
+      <c r="B17" s="53" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B18" s="55" t="s">
+      <c r="B18" s="53" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B19" s="55" t="s">
+      <c r="B19" s="53" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B20" s="55" t="s">
+      <c r="B20" s="53" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B21" s="55" t="s">
+      <c r="B21" s="53" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B22" s="55" t="s">
+      <c r="B22" s="53" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B23" s="55" t="s">
+      <c r="B23" s="53" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B24" s="55" t="s">
+      <c r="B24" s="53" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B25" s="55" t="s">
+      <c r="B25" s="53" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="26" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B26" s="55" t="s">
+      <c r="B26" s="53" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="27" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="28" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="29" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>166</v>
       </c>
       <c r="B29" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B30" s="56" t="s">
+      <c r="B30" s="54" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B31" s="57" t="s">
+      <c r="B31" s="55" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B32" s="57" t="s">
+      <c r="B32" s="55" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="33" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B33" s="57" t="s">
+      <c r="B33" s="55" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="34" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B34" s="57" t="s">
+      <c r="B34" s="55" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="35" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B35" s="57" t="s">
+      <c r="B35" s="55" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="36" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B36" s="57" t="s">
+      <c r="B36" s="55" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="37" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B37" s="57" t="s">
+      <c r="B37" s="55" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="38" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B38" s="57" t="s">
+      <c r="B38" s="55" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="39" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B39" s="57" t="s">
+      <c r="B39" s="55" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="40" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B40" s="57" t="s">
+      <c r="B40" s="55" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="41" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B41" s="57" t="s">
+      <c r="B41" s="55" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="42" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B42" s="57" t="s">
+      <c r="B42" s="55" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="48" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B48" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="49" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B49" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="50" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B50" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="51" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B51" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="52" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B52" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="53" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B53" t="s">
         <v>188</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B4:B24">
     <sortCondition ref="B4"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr codeName="Hoja9"/>
   <dimension ref="A1:AP139"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="1.42578125" style="5" customWidth="1"/>
+    <col min="1" max="1" width="1.42578125" style="4" customWidth="1"/>
     <col min="2" max="2" width="23" customWidth="1"/>
     <col min="3" max="3" width="50.42578125" customWidth="1"/>
     <col min="4" max="5" width="44.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="26" style="1" customWidth="1"/>
     <col min="7" max="7" width="39.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="41.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="58.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="29.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="30.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="19.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="30" style="2" customWidth="1"/>
     <col min="16" max="16" width="36" style="2" customWidth="1"/>
     <col min="17" max="17" width="18.7109375" style="2" customWidth="1"/>
     <col min="18" max="18" width="46.28515625" style="1" customWidth="1"/>
-    <col min="19" max="21" width="11.42578125" style="5"/>
-    <col min="22" max="42" width="11.42578125" style="7"/>
+    <col min="19" max="21" width="11.42578125" style="4"/>
+    <col min="22" max="42" width="11.42578125" style="6"/>
     <col min="43" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="7" customFormat="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="U1" s="5"/>
+    <row r="1" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="4"/>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="O1" s="9"/>
+      <c r="P1" s="9"/>
+      <c r="Q1" s="9"/>
+      <c r="S1" s="4"/>
+      <c r="T1" s="4"/>
+      <c r="U1" s="4"/>
     </row>
     <row r="2" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="138"/>
-[...1 lines deleted...]
-      <c r="D2" s="140" t="s">
+      <c r="B2" s="142"/>
+      <c r="C2" s="142"/>
+      <c r="D2" s="144" t="s">
         <v>5</v>
       </c>
-      <c r="E2" s="140"/>
-[...12 lines deleted...]
-      <c r="R2" s="140"/>
+      <c r="E2" s="144"/>
+      <c r="F2" s="144"/>
+      <c r="G2" s="144"/>
+      <c r="H2" s="144"/>
+      <c r="I2" s="144"/>
+      <c r="J2" s="144"/>
+      <c r="K2" s="144"/>
+      <c r="L2" s="144"/>
+      <c r="M2" s="144"/>
+      <c r="N2" s="144"/>
+      <c r="O2" s="144"/>
+      <c r="P2" s="144"/>
+      <c r="Q2" s="144"/>
+      <c r="R2" s="144"/>
     </row>
     <row r="3" spans="1:21" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="138"/>
-[...15 lines deleted...]
-      <c r="R3" s="140"/>
+      <c r="B3" s="142"/>
+      <c r="C3" s="142"/>
+      <c r="D3" s="144"/>
+      <c r="E3" s="144"/>
+      <c r="F3" s="144"/>
+      <c r="G3" s="144"/>
+      <c r="H3" s="144"/>
+      <c r="I3" s="144"/>
+      <c r="J3" s="144"/>
+      <c r="K3" s="144"/>
+      <c r="L3" s="144"/>
+      <c r="M3" s="144"/>
+      <c r="N3" s="144"/>
+      <c r="O3" s="144"/>
+      <c r="P3" s="144"/>
+      <c r="Q3" s="144"/>
+      <c r="R3" s="144"/>
     </row>
     <row r="4" spans="1:21" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="138"/>
-[...1511 lines deleted...]
-      <c r="U139" s="5"/>
+      <c r="B4" s="142"/>
+      <c r="C4" s="142"/>
+      <c r="D4" s="144"/>
+      <c r="E4" s="144"/>
+      <c r="F4" s="144"/>
+      <c r="G4" s="144"/>
+      <c r="H4" s="144"/>
+      <c r="I4" s="144"/>
+      <c r="J4" s="144"/>
+      <c r="K4" s="144"/>
+      <c r="L4" s="144"/>
+      <c r="M4" s="144"/>
+      <c r="N4" s="144"/>
+      <c r="O4" s="144"/>
+      <c r="P4" s="144"/>
+      <c r="Q4" s="144"/>
+      <c r="R4" s="144"/>
+    </row>
+    <row r="5" spans="1:21" s="6" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="4"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="8"/>
+      <c r="P5" s="8"/>
+      <c r="Q5" s="8"/>
+      <c r="R5" s="7"/>
+      <c r="S5" s="4"/>
+      <c r="T5" s="4"/>
+      <c r="U5" s="4"/>
+    </row>
+    <row r="6" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="4"/>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="O6" s="9"/>
+      <c r="P6" s="9"/>
+      <c r="Q6" s="9"/>
+      <c r="S6" s="4"/>
+      <c r="T6" s="4"/>
+      <c r="U6" s="4"/>
+    </row>
+    <row r="7" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="4"/>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="O7" s="9"/>
+      <c r="P7" s="9"/>
+      <c r="Q7" s="9"/>
+      <c r="S7" s="4"/>
+      <c r="T7" s="4"/>
+      <c r="U7" s="4"/>
+    </row>
+    <row r="8" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="4"/>
+      <c r="B8" s="4"/>
+      <c r="C8" s="4"/>
+      <c r="O8" s="9"/>
+      <c r="P8" s="9"/>
+      <c r="Q8" s="9"/>
+      <c r="S8" s="4"/>
+      <c r="T8" s="4"/>
+      <c r="U8" s="4"/>
+    </row>
+    <row r="9" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="4"/>
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="O9" s="9"/>
+      <c r="P9" s="9"/>
+      <c r="Q9" s="9"/>
+      <c r="S9" s="4"/>
+      <c r="T9" s="4"/>
+      <c r="U9" s="4"/>
+    </row>
+    <row r="10" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="4"/>
+      <c r="B10" s="4"/>
+      <c r="C10" s="4"/>
+      <c r="O10" s="9"/>
+      <c r="P10" s="9"/>
+      <c r="Q10" s="9"/>
+      <c r="S10" s="4"/>
+      <c r="T10" s="4"/>
+      <c r="U10" s="4"/>
+    </row>
+    <row r="11" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="4"/>
+      <c r="B11" s="4"/>
+      <c r="C11" s="4"/>
+      <c r="O11" s="9"/>
+      <c r="P11" s="9"/>
+      <c r="Q11" s="9"/>
+      <c r="S11" s="4"/>
+      <c r="T11" s="4"/>
+      <c r="U11" s="4"/>
+    </row>
+    <row r="12" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="4"/>
+      <c r="B12" s="4"/>
+      <c r="C12" s="4"/>
+      <c r="O12" s="9"/>
+      <c r="P12" s="9"/>
+      <c r="Q12" s="9"/>
+      <c r="S12" s="4"/>
+      <c r="T12" s="4"/>
+      <c r="U12" s="4"/>
+    </row>
+    <row r="13" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="4"/>
+      <c r="B13" s="4"/>
+      <c r="C13" s="4"/>
+      <c r="O13" s="9"/>
+      <c r="P13" s="9"/>
+      <c r="Q13" s="9"/>
+      <c r="S13" s="4"/>
+      <c r="T13" s="4"/>
+      <c r="U13" s="4"/>
+    </row>
+    <row r="14" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="4"/>
+      <c r="B14" s="4"/>
+      <c r="C14" s="4"/>
+      <c r="O14" s="9"/>
+      <c r="P14" s="9"/>
+      <c r="Q14" s="9"/>
+      <c r="S14" s="4"/>
+      <c r="T14" s="4"/>
+      <c r="U14" s="4"/>
+    </row>
+    <row r="15" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="4"/>
+      <c r="B15" s="4"/>
+      <c r="C15" s="4"/>
+      <c r="O15" s="9"/>
+      <c r="P15" s="9"/>
+      <c r="Q15" s="9"/>
+      <c r="S15" s="4"/>
+      <c r="T15" s="4"/>
+      <c r="U15" s="4"/>
+    </row>
+    <row r="16" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="4"/>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
+      <c r="O16" s="9"/>
+      <c r="P16" s="9"/>
+      <c r="Q16" s="9"/>
+      <c r="S16" s="4"/>
+      <c r="T16" s="4"/>
+      <c r="U16" s="4"/>
+    </row>
+    <row r="17" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="4"/>
+      <c r="B17" s="4"/>
+      <c r="C17" s="4"/>
+      <c r="O17" s="9"/>
+      <c r="P17" s="9"/>
+      <c r="Q17" s="9"/>
+      <c r="S17" s="4"/>
+      <c r="T17" s="4"/>
+      <c r="U17" s="4"/>
+    </row>
+    <row r="18" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="4"/>
+      <c r="B18" s="4"/>
+      <c r="C18" s="4"/>
+      <c r="O18" s="9"/>
+      <c r="P18" s="9"/>
+      <c r="Q18" s="9"/>
+      <c r="S18" s="4"/>
+      <c r="T18" s="4"/>
+      <c r="U18" s="4"/>
+    </row>
+    <row r="19" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="4"/>
+      <c r="B19" s="4"/>
+      <c r="C19" s="4"/>
+      <c r="O19" s="9"/>
+      <c r="P19" s="9"/>
+      <c r="Q19" s="9"/>
+      <c r="S19" s="4"/>
+      <c r="T19" s="4"/>
+      <c r="U19" s="4"/>
+    </row>
+    <row r="20" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="4"/>
+      <c r="B20" s="4"/>
+      <c r="C20" s="4"/>
+      <c r="O20" s="9"/>
+      <c r="P20" s="9"/>
+      <c r="Q20" s="9"/>
+      <c r="S20" s="4"/>
+      <c r="T20" s="4"/>
+      <c r="U20" s="4"/>
+    </row>
+    <row r="21" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="4"/>
+      <c r="B21" s="4"/>
+      <c r="C21" s="4"/>
+      <c r="O21" s="9"/>
+      <c r="P21" s="9"/>
+      <c r="Q21" s="9"/>
+      <c r="S21" s="4"/>
+      <c r="T21" s="4"/>
+      <c r="U21" s="4"/>
+    </row>
+    <row r="22" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="4"/>
+      <c r="B22" s="4"/>
+      <c r="C22" s="4"/>
+      <c r="O22" s="9"/>
+      <c r="P22" s="9"/>
+      <c r="Q22" s="9"/>
+      <c r="S22" s="4"/>
+      <c r="T22" s="4"/>
+      <c r="U22" s="4"/>
+    </row>
+    <row r="23" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="4"/>
+      <c r="B23" s="4"/>
+      <c r="C23" s="4"/>
+      <c r="O23" s="9"/>
+      <c r="P23" s="9"/>
+      <c r="Q23" s="9"/>
+      <c r="S23" s="4"/>
+      <c r="T23" s="4"/>
+      <c r="U23" s="4"/>
+    </row>
+    <row r="24" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="4"/>
+      <c r="B24" s="4"/>
+      <c r="C24" s="4"/>
+      <c r="O24" s="9"/>
+      <c r="P24" s="9"/>
+      <c r="Q24" s="9"/>
+      <c r="S24" s="4"/>
+      <c r="T24" s="4"/>
+      <c r="U24" s="4"/>
+    </row>
+    <row r="25" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="4"/>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
+      <c r="O25" s="9"/>
+      <c r="P25" s="9"/>
+      <c r="Q25" s="9"/>
+      <c r="S25" s="4"/>
+      <c r="T25" s="4"/>
+      <c r="U25" s="4"/>
+    </row>
+    <row r="26" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="4"/>
+      <c r="B26" s="4"/>
+      <c r="C26" s="4"/>
+      <c r="O26" s="9"/>
+      <c r="P26" s="9"/>
+      <c r="Q26" s="9"/>
+      <c r="S26" s="4"/>
+      <c r="T26" s="4"/>
+      <c r="U26" s="4"/>
+    </row>
+    <row r="27" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="4"/>
+      <c r="B27" s="4"/>
+      <c r="C27" s="4"/>
+      <c r="O27" s="9"/>
+      <c r="P27" s="9"/>
+      <c r="Q27" s="9"/>
+      <c r="S27" s="4"/>
+      <c r="T27" s="4"/>
+      <c r="U27" s="4"/>
+    </row>
+    <row r="28" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="4"/>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
+      <c r="O28" s="9"/>
+      <c r="P28" s="9"/>
+      <c r="Q28" s="9"/>
+      <c r="S28" s="4"/>
+      <c r="T28" s="4"/>
+      <c r="U28" s="4"/>
+    </row>
+    <row r="29" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="4"/>
+      <c r="B29" s="4"/>
+      <c r="C29" s="4"/>
+      <c r="O29" s="9"/>
+      <c r="P29" s="9"/>
+      <c r="Q29" s="9"/>
+      <c r="S29" s="4"/>
+      <c r="T29" s="4"/>
+      <c r="U29" s="4"/>
+    </row>
+    <row r="30" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="4"/>
+      <c r="B30" s="4"/>
+      <c r="C30" s="4"/>
+      <c r="O30" s="9"/>
+      <c r="P30" s="9"/>
+      <c r="Q30" s="9"/>
+      <c r="S30" s="4"/>
+      <c r="T30" s="4"/>
+      <c r="U30" s="4"/>
+    </row>
+    <row r="31" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="4"/>
+      <c r="B31" s="4"/>
+      <c r="C31" s="4"/>
+      <c r="O31" s="9"/>
+      <c r="P31" s="9"/>
+      <c r="Q31" s="9"/>
+      <c r="S31" s="4"/>
+      <c r="T31" s="4"/>
+      <c r="U31" s="4"/>
+    </row>
+    <row r="32" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="4"/>
+      <c r="B32" s="4"/>
+      <c r="C32" s="4"/>
+      <c r="O32" s="9"/>
+      <c r="P32" s="9"/>
+      <c r="Q32" s="9"/>
+      <c r="S32" s="4"/>
+      <c r="T32" s="4"/>
+      <c r="U32" s="4"/>
+    </row>
+    <row r="33" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="4"/>
+      <c r="B33" s="4"/>
+      <c r="C33" s="4"/>
+      <c r="O33" s="9"/>
+      <c r="P33" s="9"/>
+      <c r="Q33" s="9"/>
+      <c r="S33" s="4"/>
+      <c r="T33" s="4"/>
+      <c r="U33" s="4"/>
+    </row>
+    <row r="34" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="4"/>
+      <c r="B34" s="4"/>
+      <c r="C34" s="4"/>
+      <c r="O34" s="9"/>
+      <c r="P34" s="9"/>
+      <c r="Q34" s="9"/>
+      <c r="S34" s="4"/>
+      <c r="T34" s="4"/>
+      <c r="U34" s="4"/>
+    </row>
+    <row r="35" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="4"/>
+      <c r="B35" s="4"/>
+      <c r="C35" s="4"/>
+      <c r="O35" s="9"/>
+      <c r="P35" s="9"/>
+      <c r="Q35" s="9"/>
+      <c r="S35" s="4"/>
+      <c r="T35" s="4"/>
+      <c r="U35" s="4"/>
+    </row>
+    <row r="36" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="4"/>
+      <c r="B36" s="4"/>
+      <c r="C36" s="4"/>
+      <c r="O36" s="9"/>
+      <c r="P36" s="9"/>
+      <c r="Q36" s="9"/>
+      <c r="S36" s="4"/>
+      <c r="T36" s="4"/>
+      <c r="U36" s="4"/>
+    </row>
+    <row r="37" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="4"/>
+      <c r="B37" s="4"/>
+      <c r="C37" s="4"/>
+      <c r="O37" s="9"/>
+      <c r="P37" s="9"/>
+      <c r="Q37" s="9"/>
+      <c r="S37" s="4"/>
+      <c r="T37" s="4"/>
+      <c r="U37" s="4"/>
+    </row>
+    <row r="38" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="4"/>
+      <c r="B38" s="4"/>
+      <c r="C38" s="4"/>
+      <c r="O38" s="9"/>
+      <c r="P38" s="9"/>
+      <c r="Q38" s="9"/>
+      <c r="S38" s="4"/>
+      <c r="T38" s="4"/>
+      <c r="U38" s="4"/>
+    </row>
+    <row r="39" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="4"/>
+      <c r="B39" s="4"/>
+      <c r="C39" s="4"/>
+      <c r="O39" s="9"/>
+      <c r="P39" s="9"/>
+      <c r="Q39" s="9"/>
+      <c r="S39" s="4"/>
+      <c r="T39" s="4"/>
+      <c r="U39" s="4"/>
+    </row>
+    <row r="40" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="4"/>
+      <c r="B40" s="4"/>
+      <c r="C40" s="4"/>
+      <c r="O40" s="9"/>
+      <c r="P40" s="9"/>
+      <c r="Q40" s="9"/>
+      <c r="S40" s="4"/>
+      <c r="T40" s="4"/>
+      <c r="U40" s="4"/>
+    </row>
+    <row r="41" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="4"/>
+      <c r="B41" s="4"/>
+      <c r="C41" s="4"/>
+      <c r="O41" s="9"/>
+      <c r="P41" s="9"/>
+      <c r="Q41" s="9"/>
+      <c r="S41" s="4"/>
+      <c r="T41" s="4"/>
+      <c r="U41" s="4"/>
+    </row>
+    <row r="42" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="4"/>
+      <c r="B42" s="4"/>
+      <c r="C42" s="4"/>
+      <c r="O42" s="9"/>
+      <c r="P42" s="9"/>
+      <c r="Q42" s="9"/>
+      <c r="S42" s="4"/>
+      <c r="T42" s="4"/>
+      <c r="U42" s="4"/>
+    </row>
+    <row r="43" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="4"/>
+      <c r="B43" s="4"/>
+      <c r="C43" s="4"/>
+      <c r="O43" s="9"/>
+      <c r="P43" s="9"/>
+      <c r="Q43" s="9"/>
+      <c r="S43" s="4"/>
+      <c r="T43" s="4"/>
+      <c r="U43" s="4"/>
+    </row>
+    <row r="44" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="4"/>
+      <c r="B44" s="4"/>
+      <c r="C44" s="4"/>
+      <c r="O44" s="9"/>
+      <c r="P44" s="9"/>
+      <c r="Q44" s="9"/>
+      <c r="S44" s="4"/>
+      <c r="T44" s="4"/>
+      <c r="U44" s="4"/>
+    </row>
+    <row r="45" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="4"/>
+      <c r="B45" s="4"/>
+      <c r="C45" s="4"/>
+      <c r="O45" s="9"/>
+      <c r="P45" s="9"/>
+      <c r="Q45" s="9"/>
+      <c r="S45" s="4"/>
+      <c r="T45" s="4"/>
+      <c r="U45" s="4"/>
+    </row>
+    <row r="46" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="4"/>
+      <c r="B46" s="4"/>
+      <c r="C46" s="4"/>
+      <c r="O46" s="9"/>
+      <c r="P46" s="9"/>
+      <c r="Q46" s="9"/>
+      <c r="S46" s="4"/>
+      <c r="T46" s="4"/>
+      <c r="U46" s="4"/>
+    </row>
+    <row r="47" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="4"/>
+      <c r="B47" s="4"/>
+      <c r="C47" s="4"/>
+      <c r="O47" s="9"/>
+      <c r="P47" s="9"/>
+      <c r="Q47" s="9"/>
+      <c r="S47" s="4"/>
+      <c r="T47" s="4"/>
+      <c r="U47" s="4"/>
+    </row>
+    <row r="48" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="4"/>
+      <c r="B48" s="4"/>
+      <c r="C48" s="4"/>
+      <c r="O48" s="9"/>
+      <c r="P48" s="9"/>
+      <c r="Q48" s="9"/>
+      <c r="S48" s="4"/>
+      <c r="T48" s="4"/>
+      <c r="U48" s="4"/>
+    </row>
+    <row r="49" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="4"/>
+      <c r="B49" s="4"/>
+      <c r="C49" s="4"/>
+      <c r="O49" s="9"/>
+      <c r="P49" s="9"/>
+      <c r="Q49" s="9"/>
+      <c r="S49" s="4"/>
+      <c r="T49" s="4"/>
+      <c r="U49" s="4"/>
+    </row>
+    <row r="50" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="4"/>
+      <c r="B50" s="4"/>
+      <c r="C50" s="4"/>
+      <c r="O50" s="9"/>
+      <c r="P50" s="9"/>
+      <c r="Q50" s="9"/>
+      <c r="S50" s="4"/>
+      <c r="T50" s="4"/>
+      <c r="U50" s="4"/>
+    </row>
+    <row r="51" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="4"/>
+      <c r="B51" s="4"/>
+      <c r="C51" s="4"/>
+      <c r="O51" s="9"/>
+      <c r="P51" s="9"/>
+      <c r="Q51" s="9"/>
+      <c r="S51" s="4"/>
+      <c r="T51" s="4"/>
+      <c r="U51" s="4"/>
+    </row>
+    <row r="52" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="4"/>
+      <c r="B52" s="4"/>
+      <c r="C52" s="4"/>
+      <c r="O52" s="9"/>
+      <c r="P52" s="9"/>
+      <c r="Q52" s="9"/>
+      <c r="S52" s="4"/>
+      <c r="T52" s="4"/>
+      <c r="U52" s="4"/>
+    </row>
+    <row r="53" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="4"/>
+      <c r="B53" s="4"/>
+      <c r="C53" s="4"/>
+      <c r="O53" s="9"/>
+      <c r="P53" s="9"/>
+      <c r="Q53" s="9"/>
+      <c r="S53" s="4"/>
+      <c r="T53" s="4"/>
+      <c r="U53" s="4"/>
+    </row>
+    <row r="54" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="4"/>
+      <c r="B54" s="4"/>
+      <c r="C54" s="4"/>
+      <c r="O54" s="9"/>
+      <c r="P54" s="9"/>
+      <c r="Q54" s="9"/>
+      <c r="S54" s="4"/>
+      <c r="T54" s="4"/>
+      <c r="U54" s="4"/>
+    </row>
+    <row r="55" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="4"/>
+      <c r="B55" s="4"/>
+      <c r="C55" s="4"/>
+      <c r="O55" s="9"/>
+      <c r="P55" s="9"/>
+      <c r="Q55" s="9"/>
+      <c r="S55" s="4"/>
+      <c r="T55" s="4"/>
+      <c r="U55" s="4"/>
+    </row>
+    <row r="56" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="4"/>
+      <c r="B56" s="4"/>
+      <c r="C56" s="4"/>
+      <c r="O56" s="9"/>
+      <c r="P56" s="9"/>
+      <c r="Q56" s="9"/>
+      <c r="S56" s="4"/>
+      <c r="T56" s="4"/>
+      <c r="U56" s="4"/>
+    </row>
+    <row r="57" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="4"/>
+      <c r="B57" s="4"/>
+      <c r="C57" s="4"/>
+      <c r="O57" s="9"/>
+      <c r="P57" s="9"/>
+      <c r="Q57" s="9"/>
+      <c r="S57" s="4"/>
+      <c r="T57" s="4"/>
+      <c r="U57" s="4"/>
+    </row>
+    <row r="58" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="4"/>
+      <c r="B58" s="4"/>
+      <c r="C58" s="4"/>
+      <c r="O58" s="9"/>
+      <c r="P58" s="9"/>
+      <c r="Q58" s="9"/>
+      <c r="S58" s="4"/>
+      <c r="T58" s="4"/>
+      <c r="U58" s="4"/>
+    </row>
+    <row r="59" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="4"/>
+      <c r="B59" s="4"/>
+      <c r="C59" s="4"/>
+      <c r="O59" s="9"/>
+      <c r="P59" s="9"/>
+      <c r="Q59" s="9"/>
+      <c r="S59" s="4"/>
+      <c r="T59" s="4"/>
+      <c r="U59" s="4"/>
+    </row>
+    <row r="60" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="4"/>
+      <c r="B60" s="4"/>
+      <c r="C60" s="4"/>
+      <c r="O60" s="9"/>
+      <c r="P60" s="9"/>
+      <c r="Q60" s="9"/>
+      <c r="S60" s="4"/>
+      <c r="T60" s="4"/>
+      <c r="U60" s="4"/>
+    </row>
+    <row r="61" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="4"/>
+      <c r="B61" s="4"/>
+      <c r="C61" s="4"/>
+      <c r="O61" s="9"/>
+      <c r="P61" s="9"/>
+      <c r="Q61" s="9"/>
+      <c r="S61" s="4"/>
+      <c r="T61" s="4"/>
+      <c r="U61" s="4"/>
+    </row>
+    <row r="62" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="4"/>
+      <c r="B62" s="4"/>
+      <c r="C62" s="4"/>
+      <c r="O62" s="9"/>
+      <c r="P62" s="9"/>
+      <c r="Q62" s="9"/>
+      <c r="S62" s="4"/>
+      <c r="T62" s="4"/>
+      <c r="U62" s="4"/>
+    </row>
+    <row r="63" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="4"/>
+      <c r="B63" s="4"/>
+      <c r="C63" s="4"/>
+      <c r="O63" s="9"/>
+      <c r="P63" s="9"/>
+      <c r="Q63" s="9"/>
+      <c r="S63" s="4"/>
+      <c r="T63" s="4"/>
+      <c r="U63" s="4"/>
+    </row>
+    <row r="64" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="4"/>
+      <c r="B64" s="4"/>
+      <c r="C64" s="4"/>
+      <c r="O64" s="9"/>
+      <c r="P64" s="9"/>
+      <c r="Q64" s="9"/>
+      <c r="S64" s="4"/>
+      <c r="T64" s="4"/>
+      <c r="U64" s="4"/>
+    </row>
+    <row r="65" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="4"/>
+      <c r="B65" s="4"/>
+      <c r="C65" s="4"/>
+      <c r="O65" s="9"/>
+      <c r="P65" s="9"/>
+      <c r="Q65" s="9"/>
+      <c r="S65" s="4"/>
+      <c r="T65" s="4"/>
+      <c r="U65" s="4"/>
+    </row>
+    <row r="66" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="4"/>
+      <c r="B66" s="4"/>
+      <c r="C66" s="4"/>
+      <c r="O66" s="9"/>
+      <c r="P66" s="9"/>
+      <c r="Q66" s="9"/>
+      <c r="S66" s="4"/>
+      <c r="T66" s="4"/>
+      <c r="U66" s="4"/>
+    </row>
+    <row r="67" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="4"/>
+      <c r="B67" s="4"/>
+      <c r="C67" s="4"/>
+      <c r="O67" s="9"/>
+      <c r="P67" s="9"/>
+      <c r="Q67" s="9"/>
+      <c r="S67" s="4"/>
+      <c r="T67" s="4"/>
+      <c r="U67" s="4"/>
+    </row>
+    <row r="68" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="4"/>
+      <c r="B68" s="4"/>
+      <c r="C68" s="4"/>
+      <c r="O68" s="9"/>
+      <c r="P68" s="9"/>
+      <c r="Q68" s="9"/>
+      <c r="S68" s="4"/>
+      <c r="T68" s="4"/>
+      <c r="U68" s="4"/>
+    </row>
+    <row r="69" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="4"/>
+      <c r="B69" s="4"/>
+      <c r="C69" s="4"/>
+      <c r="O69" s="9"/>
+      <c r="P69" s="9"/>
+      <c r="Q69" s="9"/>
+      <c r="S69" s="4"/>
+      <c r="T69" s="4"/>
+      <c r="U69" s="4"/>
+    </row>
+    <row r="70" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="4"/>
+      <c r="B70" s="4"/>
+      <c r="C70" s="4"/>
+      <c r="O70" s="9"/>
+      <c r="P70" s="9"/>
+      <c r="Q70" s="9"/>
+      <c r="S70" s="4"/>
+      <c r="T70" s="4"/>
+      <c r="U70" s="4"/>
+    </row>
+    <row r="71" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="4"/>
+      <c r="B71" s="4"/>
+      <c r="C71" s="4"/>
+      <c r="O71" s="9"/>
+      <c r="P71" s="9"/>
+      <c r="Q71" s="9"/>
+      <c r="S71" s="4"/>
+      <c r="T71" s="4"/>
+      <c r="U71" s="4"/>
+    </row>
+    <row r="72" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="4"/>
+      <c r="B72" s="4"/>
+      <c r="C72" s="4"/>
+      <c r="O72" s="9"/>
+      <c r="P72" s="9"/>
+      <c r="Q72" s="9"/>
+      <c r="S72" s="4"/>
+      <c r="T72" s="4"/>
+      <c r="U72" s="4"/>
+    </row>
+    <row r="73" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="4"/>
+      <c r="B73" s="4"/>
+      <c r="C73" s="4"/>
+      <c r="O73" s="9"/>
+      <c r="P73" s="9"/>
+      <c r="Q73" s="9"/>
+      <c r="S73" s="4"/>
+      <c r="T73" s="4"/>
+      <c r="U73" s="4"/>
+    </row>
+    <row r="74" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="4"/>
+      <c r="B74" s="4"/>
+      <c r="C74" s="4"/>
+      <c r="O74" s="9"/>
+      <c r="P74" s="9"/>
+      <c r="Q74" s="9"/>
+      <c r="S74" s="4"/>
+      <c r="T74" s="4"/>
+      <c r="U74" s="4"/>
+    </row>
+    <row r="75" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="4"/>
+      <c r="B75" s="4"/>
+      <c r="C75" s="4"/>
+      <c r="O75" s="9"/>
+      <c r="P75" s="9"/>
+      <c r="Q75" s="9"/>
+      <c r="S75" s="4"/>
+      <c r="T75" s="4"/>
+      <c r="U75" s="4"/>
+    </row>
+    <row r="76" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="4"/>
+      <c r="B76" s="4"/>
+      <c r="C76" s="4"/>
+      <c r="O76" s="9"/>
+      <c r="P76" s="9"/>
+      <c r="Q76" s="9"/>
+      <c r="S76" s="4"/>
+      <c r="T76" s="4"/>
+      <c r="U76" s="4"/>
+    </row>
+    <row r="77" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="4"/>
+      <c r="B77" s="4"/>
+      <c r="C77" s="4"/>
+      <c r="O77" s="9"/>
+      <c r="P77" s="9"/>
+      <c r="Q77" s="9"/>
+      <c r="S77" s="4"/>
+      <c r="T77" s="4"/>
+      <c r="U77" s="4"/>
+    </row>
+    <row r="78" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="4"/>
+      <c r="B78" s="4"/>
+      <c r="C78" s="4"/>
+      <c r="O78" s="9"/>
+      <c r="P78" s="9"/>
+      <c r="Q78" s="9"/>
+      <c r="S78" s="4"/>
+      <c r="T78" s="4"/>
+      <c r="U78" s="4"/>
+    </row>
+    <row r="79" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="4"/>
+      <c r="B79" s="4"/>
+      <c r="C79" s="4"/>
+      <c r="O79" s="9"/>
+      <c r="P79" s="9"/>
+      <c r="Q79" s="9"/>
+      <c r="S79" s="4"/>
+      <c r="T79" s="4"/>
+      <c r="U79" s="4"/>
+    </row>
+    <row r="80" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="4"/>
+      <c r="B80" s="4"/>
+      <c r="C80" s="4"/>
+      <c r="O80" s="9"/>
+      <c r="P80" s="9"/>
+      <c r="Q80" s="9"/>
+      <c r="S80" s="4"/>
+      <c r="T80" s="4"/>
+      <c r="U80" s="4"/>
+    </row>
+    <row r="81" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="4"/>
+      <c r="B81" s="4"/>
+      <c r="C81" s="4"/>
+      <c r="O81" s="9"/>
+      <c r="P81" s="9"/>
+      <c r="Q81" s="9"/>
+      <c r="S81" s="4"/>
+      <c r="T81" s="4"/>
+      <c r="U81" s="4"/>
+    </row>
+    <row r="82" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="4"/>
+      <c r="B82" s="4"/>
+      <c r="C82" s="4"/>
+      <c r="O82" s="9"/>
+      <c r="P82" s="9"/>
+      <c r="Q82" s="9"/>
+      <c r="S82" s="4"/>
+      <c r="T82" s="4"/>
+      <c r="U82" s="4"/>
+    </row>
+    <row r="83" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="4"/>
+      <c r="B83" s="4"/>
+      <c r="C83" s="4"/>
+      <c r="O83" s="9"/>
+      <c r="P83" s="9"/>
+      <c r="Q83" s="9"/>
+      <c r="S83" s="4"/>
+      <c r="T83" s="4"/>
+      <c r="U83" s="4"/>
+    </row>
+    <row r="84" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="4"/>
+      <c r="B84" s="4"/>
+      <c r="C84" s="4"/>
+      <c r="O84" s="9"/>
+      <c r="P84" s="9"/>
+      <c r="Q84" s="9"/>
+      <c r="S84" s="4"/>
+      <c r="T84" s="4"/>
+      <c r="U84" s="4"/>
+    </row>
+    <row r="85" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="4"/>
+      <c r="B85" s="4"/>
+      <c r="C85" s="4"/>
+      <c r="O85" s="9"/>
+      <c r="P85" s="9"/>
+      <c r="Q85" s="9"/>
+      <c r="S85" s="4"/>
+      <c r="T85" s="4"/>
+      <c r="U85" s="4"/>
+    </row>
+    <row r="86" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="4"/>
+      <c r="B86" s="4"/>
+      <c r="C86" s="4"/>
+      <c r="O86" s="9"/>
+      <c r="P86" s="9"/>
+      <c r="Q86" s="9"/>
+      <c r="S86" s="4"/>
+      <c r="T86" s="4"/>
+      <c r="U86" s="4"/>
+    </row>
+    <row r="87" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="4"/>
+      <c r="B87" s="4"/>
+      <c r="C87" s="4"/>
+      <c r="O87" s="9"/>
+      <c r="P87" s="9"/>
+      <c r="Q87" s="9"/>
+      <c r="S87" s="4"/>
+      <c r="T87" s="4"/>
+      <c r="U87" s="4"/>
+    </row>
+    <row r="88" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="4"/>
+      <c r="B88" s="4"/>
+      <c r="C88" s="4"/>
+      <c r="O88" s="9"/>
+      <c r="P88" s="9"/>
+      <c r="Q88" s="9"/>
+      <c r="S88" s="4"/>
+      <c r="T88" s="4"/>
+      <c r="U88" s="4"/>
+    </row>
+    <row r="89" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="4"/>
+      <c r="B89" s="4"/>
+      <c r="C89" s="4"/>
+      <c r="O89" s="9"/>
+      <c r="P89" s="9"/>
+      <c r="Q89" s="9"/>
+      <c r="S89" s="4"/>
+      <c r="T89" s="4"/>
+      <c r="U89" s="4"/>
+    </row>
+    <row r="90" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="4"/>
+      <c r="B90" s="4"/>
+      <c r="C90" s="4"/>
+      <c r="O90" s="9"/>
+      <c r="P90" s="9"/>
+      <c r="Q90" s="9"/>
+      <c r="S90" s="4"/>
+      <c r="T90" s="4"/>
+      <c r="U90" s="4"/>
+    </row>
+    <row r="91" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="4"/>
+      <c r="B91" s="4"/>
+      <c r="C91" s="4"/>
+      <c r="O91" s="9"/>
+      <c r="P91" s="9"/>
+      <c r="Q91" s="9"/>
+      <c r="S91" s="4"/>
+      <c r="T91" s="4"/>
+      <c r="U91" s="4"/>
+    </row>
+    <row r="92" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="4"/>
+      <c r="B92" s="4"/>
+      <c r="C92" s="4"/>
+      <c r="O92" s="9"/>
+      <c r="P92" s="9"/>
+      <c r="Q92" s="9"/>
+      <c r="S92" s="4"/>
+      <c r="T92" s="4"/>
+      <c r="U92" s="4"/>
+    </row>
+    <row r="93" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="4"/>
+      <c r="B93" s="4"/>
+      <c r="C93" s="4"/>
+      <c r="O93" s="9"/>
+      <c r="P93" s="9"/>
+      <c r="Q93" s="9"/>
+      <c r="S93" s="4"/>
+      <c r="T93" s="4"/>
+      <c r="U93" s="4"/>
+    </row>
+    <row r="94" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="4"/>
+      <c r="B94" s="4"/>
+      <c r="C94" s="4"/>
+      <c r="O94" s="9"/>
+      <c r="P94" s="9"/>
+      <c r="Q94" s="9"/>
+      <c r="S94" s="4"/>
+      <c r="T94" s="4"/>
+      <c r="U94" s="4"/>
+    </row>
+    <row r="95" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="4"/>
+      <c r="B95" s="4"/>
+      <c r="C95" s="4"/>
+      <c r="O95" s="9"/>
+      <c r="P95" s="9"/>
+      <c r="Q95" s="9"/>
+      <c r="S95" s="4"/>
+      <c r="T95" s="4"/>
+      <c r="U95" s="4"/>
+    </row>
+    <row r="96" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="4"/>
+      <c r="B96" s="4"/>
+      <c r="C96" s="4"/>
+      <c r="O96" s="9"/>
+      <c r="P96" s="9"/>
+      <c r="Q96" s="9"/>
+      <c r="S96" s="4"/>
+      <c r="T96" s="4"/>
+      <c r="U96" s="4"/>
+    </row>
+    <row r="97" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="4"/>
+      <c r="B97" s="4"/>
+      <c r="C97" s="4"/>
+      <c r="O97" s="9"/>
+      <c r="P97" s="9"/>
+      <c r="Q97" s="9"/>
+      <c r="S97" s="4"/>
+      <c r="T97" s="4"/>
+      <c r="U97" s="4"/>
+    </row>
+    <row r="98" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="4"/>
+      <c r="B98" s="4"/>
+      <c r="C98" s="4"/>
+      <c r="O98" s="9"/>
+      <c r="P98" s="9"/>
+      <c r="Q98" s="9"/>
+      <c r="S98" s="4"/>
+      <c r="T98" s="4"/>
+      <c r="U98" s="4"/>
+    </row>
+    <row r="99" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="4"/>
+      <c r="B99" s="4"/>
+      <c r="C99" s="4"/>
+      <c r="O99" s="9"/>
+      <c r="P99" s="9"/>
+      <c r="Q99" s="9"/>
+      <c r="S99" s="4"/>
+      <c r="T99" s="4"/>
+      <c r="U99" s="4"/>
+    </row>
+    <row r="100" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="4"/>
+      <c r="B100" s="4"/>
+      <c r="C100" s="4"/>
+      <c r="O100" s="9"/>
+      <c r="P100" s="9"/>
+      <c r="Q100" s="9"/>
+      <c r="S100" s="4"/>
+      <c r="T100" s="4"/>
+      <c r="U100" s="4"/>
+    </row>
+    <row r="101" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="4"/>
+      <c r="B101" s="4"/>
+      <c r="C101" s="4"/>
+      <c r="O101" s="9"/>
+      <c r="P101" s="9"/>
+      <c r="Q101" s="9"/>
+      <c r="S101" s="4"/>
+      <c r="T101" s="4"/>
+      <c r="U101" s="4"/>
+    </row>
+    <row r="102" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="4"/>
+      <c r="B102" s="4"/>
+      <c r="C102" s="4"/>
+      <c r="O102" s="9"/>
+      <c r="P102" s="9"/>
+      <c r="Q102" s="9"/>
+      <c r="S102" s="4"/>
+      <c r="T102" s="4"/>
+      <c r="U102" s="4"/>
+    </row>
+    <row r="103" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="4"/>
+      <c r="B103" s="4"/>
+      <c r="C103" s="4"/>
+      <c r="O103" s="9"/>
+      <c r="P103" s="9"/>
+      <c r="Q103" s="9"/>
+      <c r="S103" s="4"/>
+      <c r="T103" s="4"/>
+      <c r="U103" s="4"/>
+    </row>
+    <row r="104" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="4"/>
+      <c r="B104" s="4"/>
+      <c r="C104" s="4"/>
+      <c r="O104" s="9"/>
+      <c r="P104" s="9"/>
+      <c r="Q104" s="9"/>
+      <c r="S104" s="4"/>
+      <c r="T104" s="4"/>
+      <c r="U104" s="4"/>
+    </row>
+    <row r="105" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="4"/>
+      <c r="B105" s="4"/>
+      <c r="C105" s="4"/>
+      <c r="O105" s="9"/>
+      <c r="P105" s="9"/>
+      <c r="Q105" s="9"/>
+      <c r="S105" s="4"/>
+      <c r="T105" s="4"/>
+      <c r="U105" s="4"/>
+    </row>
+    <row r="106" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="4"/>
+      <c r="B106" s="4"/>
+      <c r="C106" s="4"/>
+      <c r="O106" s="9"/>
+      <c r="P106" s="9"/>
+      <c r="Q106" s="9"/>
+      <c r="S106" s="4"/>
+      <c r="T106" s="4"/>
+      <c r="U106" s="4"/>
+    </row>
+    <row r="107" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="4"/>
+      <c r="B107" s="4"/>
+      <c r="C107" s="4"/>
+      <c r="O107" s="9"/>
+      <c r="P107" s="9"/>
+      <c r="Q107" s="9"/>
+      <c r="S107" s="4"/>
+      <c r="T107" s="4"/>
+      <c r="U107" s="4"/>
+    </row>
+    <row r="108" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="4"/>
+      <c r="B108" s="4"/>
+      <c r="C108" s="4"/>
+      <c r="O108" s="9"/>
+      <c r="P108" s="9"/>
+      <c r="Q108" s="9"/>
+      <c r="S108" s="4"/>
+      <c r="T108" s="4"/>
+      <c r="U108" s="4"/>
+    </row>
+    <row r="109" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="4"/>
+      <c r="B109" s="4"/>
+      <c r="C109" s="4"/>
+      <c r="O109" s="9"/>
+      <c r="P109" s="9"/>
+      <c r="Q109" s="9"/>
+      <c r="S109" s="4"/>
+      <c r="T109" s="4"/>
+      <c r="U109" s="4"/>
+    </row>
+    <row r="110" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="4"/>
+      <c r="B110" s="4"/>
+      <c r="C110" s="4"/>
+      <c r="O110" s="9"/>
+      <c r="P110" s="9"/>
+      <c r="Q110" s="9"/>
+      <c r="S110" s="4"/>
+      <c r="T110" s="4"/>
+      <c r="U110" s="4"/>
+    </row>
+    <row r="111" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="4"/>
+      <c r="B111" s="4"/>
+      <c r="C111" s="4"/>
+      <c r="O111" s="9"/>
+      <c r="P111" s="9"/>
+      <c r="Q111" s="9"/>
+      <c r="S111" s="4"/>
+      <c r="T111" s="4"/>
+      <c r="U111" s="4"/>
+    </row>
+    <row r="112" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="4"/>
+      <c r="B112" s="4"/>
+      <c r="C112" s="4"/>
+      <c r="O112" s="9"/>
+      <c r="P112" s="9"/>
+      <c r="Q112" s="9"/>
+      <c r="S112" s="4"/>
+      <c r="T112" s="4"/>
+      <c r="U112" s="4"/>
+    </row>
+    <row r="113" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="4"/>
+      <c r="B113" s="4"/>
+      <c r="C113" s="4"/>
+      <c r="O113" s="9"/>
+      <c r="P113" s="9"/>
+      <c r="Q113" s="9"/>
+      <c r="S113" s="4"/>
+      <c r="T113" s="4"/>
+      <c r="U113" s="4"/>
+    </row>
+    <row r="114" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="4"/>
+      <c r="B114" s="4"/>
+      <c r="C114" s="4"/>
+      <c r="O114" s="9"/>
+      <c r="P114" s="9"/>
+      <c r="Q114" s="9"/>
+      <c r="S114" s="4"/>
+      <c r="T114" s="4"/>
+      <c r="U114" s="4"/>
+    </row>
+    <row r="115" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="4"/>
+      <c r="B115" s="4"/>
+      <c r="C115" s="4"/>
+      <c r="O115" s="9"/>
+      <c r="P115" s="9"/>
+      <c r="Q115" s="9"/>
+      <c r="S115" s="4"/>
+      <c r="T115" s="4"/>
+      <c r="U115" s="4"/>
+    </row>
+    <row r="116" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="4"/>
+      <c r="B116" s="4"/>
+      <c r="C116" s="4"/>
+      <c r="O116" s="9"/>
+      <c r="P116" s="9"/>
+      <c r="Q116" s="9"/>
+      <c r="S116" s="4"/>
+      <c r="T116" s="4"/>
+      <c r="U116" s="4"/>
+    </row>
+    <row r="117" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="4"/>
+      <c r="B117" s="4"/>
+      <c r="C117" s="4"/>
+      <c r="O117" s="9"/>
+      <c r="P117" s="9"/>
+      <c r="Q117" s="9"/>
+      <c r="S117" s="4"/>
+      <c r="T117" s="4"/>
+      <c r="U117" s="4"/>
+    </row>
+    <row r="118" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="4"/>
+      <c r="B118" s="4"/>
+      <c r="C118" s="4"/>
+      <c r="O118" s="9"/>
+      <c r="P118" s="9"/>
+      <c r="Q118" s="9"/>
+      <c r="S118" s="4"/>
+      <c r="T118" s="4"/>
+      <c r="U118" s="4"/>
+    </row>
+    <row r="119" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="4"/>
+      <c r="B119" s="4"/>
+      <c r="C119" s="4"/>
+      <c r="O119" s="9"/>
+      <c r="P119" s="9"/>
+      <c r="Q119" s="9"/>
+      <c r="S119" s="4"/>
+      <c r="T119" s="4"/>
+      <c r="U119" s="4"/>
+    </row>
+    <row r="120" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="4"/>
+      <c r="B120" s="4"/>
+      <c r="C120" s="4"/>
+      <c r="O120" s="9"/>
+      <c r="P120" s="9"/>
+      <c r="Q120" s="9"/>
+      <c r="S120" s="4"/>
+      <c r="T120" s="4"/>
+      <c r="U120" s="4"/>
+    </row>
+    <row r="121" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="4"/>
+      <c r="B121" s="4"/>
+      <c r="C121" s="4"/>
+      <c r="O121" s="9"/>
+      <c r="P121" s="9"/>
+      <c r="Q121" s="9"/>
+      <c r="S121" s="4"/>
+      <c r="T121" s="4"/>
+      <c r="U121" s="4"/>
+    </row>
+    <row r="122" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="4"/>
+      <c r="B122" s="4"/>
+      <c r="C122" s="4"/>
+      <c r="O122" s="9"/>
+      <c r="P122" s="9"/>
+      <c r="Q122" s="9"/>
+      <c r="S122" s="4"/>
+      <c r="T122" s="4"/>
+      <c r="U122" s="4"/>
+    </row>
+    <row r="123" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="4"/>
+      <c r="B123" s="4"/>
+      <c r="C123" s="4"/>
+      <c r="O123" s="9"/>
+      <c r="P123" s="9"/>
+      <c r="Q123" s="9"/>
+      <c r="S123" s="4"/>
+      <c r="T123" s="4"/>
+      <c r="U123" s="4"/>
+    </row>
+    <row r="124" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="4"/>
+      <c r="B124" s="4"/>
+      <c r="C124" s="4"/>
+      <c r="O124" s="9"/>
+      <c r="P124" s="9"/>
+      <c r="Q124" s="9"/>
+      <c r="S124" s="4"/>
+      <c r="T124" s="4"/>
+      <c r="U124" s="4"/>
+    </row>
+    <row r="125" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="4"/>
+      <c r="B125" s="4"/>
+      <c r="C125" s="4"/>
+      <c r="O125" s="9"/>
+      <c r="P125" s="9"/>
+      <c r="Q125" s="9"/>
+      <c r="S125" s="4"/>
+      <c r="T125" s="4"/>
+      <c r="U125" s="4"/>
+    </row>
+    <row r="126" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="4"/>
+      <c r="B126" s="4"/>
+      <c r="C126" s="4"/>
+      <c r="O126" s="9"/>
+      <c r="P126" s="9"/>
+      <c r="Q126" s="9"/>
+      <c r="S126" s="4"/>
+      <c r="T126" s="4"/>
+      <c r="U126" s="4"/>
+    </row>
+    <row r="127" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="4"/>
+      <c r="B127" s="4"/>
+      <c r="C127" s="4"/>
+      <c r="O127" s="9"/>
+      <c r="P127" s="9"/>
+      <c r="Q127" s="9"/>
+      <c r="S127" s="4"/>
+      <c r="T127" s="4"/>
+      <c r="U127" s="4"/>
+    </row>
+    <row r="128" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="4"/>
+      <c r="B128" s="4"/>
+      <c r="C128" s="4"/>
+      <c r="O128" s="9"/>
+      <c r="P128" s="9"/>
+      <c r="Q128" s="9"/>
+      <c r="S128" s="4"/>
+      <c r="T128" s="4"/>
+      <c r="U128" s="4"/>
+    </row>
+    <row r="129" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="4"/>
+      <c r="B129" s="4"/>
+      <c r="C129" s="4"/>
+      <c r="O129" s="9"/>
+      <c r="P129" s="9"/>
+      <c r="Q129" s="9"/>
+      <c r="S129" s="4"/>
+      <c r="T129" s="4"/>
+      <c r="U129" s="4"/>
+    </row>
+    <row r="130" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="4"/>
+      <c r="B130" s="4"/>
+      <c r="C130" s="4"/>
+      <c r="O130" s="9"/>
+      <c r="P130" s="9"/>
+      <c r="Q130" s="9"/>
+      <c r="S130" s="4"/>
+      <c r="T130" s="4"/>
+      <c r="U130" s="4"/>
+    </row>
+    <row r="131" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="4"/>
+      <c r="B131" s="4"/>
+      <c r="C131" s="4"/>
+      <c r="O131" s="9"/>
+      <c r="P131" s="9"/>
+      <c r="Q131" s="9"/>
+      <c r="S131" s="4"/>
+      <c r="T131" s="4"/>
+      <c r="U131" s="4"/>
+    </row>
+    <row r="132" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="4"/>
+      <c r="B132" s="4"/>
+      <c r="C132" s="4"/>
+      <c r="O132" s="9"/>
+      <c r="P132" s="9"/>
+      <c r="Q132" s="9"/>
+      <c r="S132" s="4"/>
+      <c r="T132" s="4"/>
+      <c r="U132" s="4"/>
+    </row>
+    <row r="133" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="4"/>
+      <c r="B133" s="4"/>
+      <c r="C133" s="4"/>
+      <c r="O133" s="9"/>
+      <c r="P133" s="9"/>
+      <c r="Q133" s="9"/>
+      <c r="S133" s="4"/>
+      <c r="T133" s="4"/>
+      <c r="U133" s="4"/>
+    </row>
+    <row r="134" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="4"/>
+      <c r="B134" s="4"/>
+      <c r="C134" s="4"/>
+      <c r="O134" s="9"/>
+      <c r="P134" s="9"/>
+      <c r="Q134" s="9"/>
+      <c r="S134" s="4"/>
+      <c r="T134" s="4"/>
+      <c r="U134" s="4"/>
+    </row>
+    <row r="135" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="4"/>
+      <c r="B135" s="4"/>
+      <c r="C135" s="4"/>
+      <c r="O135" s="9"/>
+      <c r="P135" s="9"/>
+      <c r="Q135" s="9"/>
+      <c r="S135" s="4"/>
+      <c r="T135" s="4"/>
+      <c r="U135" s="4"/>
+    </row>
+    <row r="136" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="4"/>
+      <c r="B136" s="4"/>
+      <c r="C136" s="4"/>
+      <c r="O136" s="9"/>
+      <c r="P136" s="9"/>
+      <c r="Q136" s="9"/>
+      <c r="S136" s="4"/>
+      <c r="T136" s="4"/>
+      <c r="U136" s="4"/>
+    </row>
+    <row r="137" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="4"/>
+      <c r="B137" s="4"/>
+      <c r="C137" s="4"/>
+      <c r="O137" s="9"/>
+      <c r="P137" s="9"/>
+      <c r="Q137" s="9"/>
+      <c r="S137" s="4"/>
+      <c r="T137" s="4"/>
+      <c r="U137" s="4"/>
+    </row>
+    <row r="138" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="4"/>
+      <c r="B138" s="4"/>
+      <c r="C138" s="4"/>
+      <c r="O138" s="9"/>
+      <c r="P138" s="9"/>
+      <c r="Q138" s="9"/>
+      <c r="S138" s="4"/>
+      <c r="T138" s="4"/>
+      <c r="U138" s="4"/>
+    </row>
+    <row r="139" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="4"/>
+      <c r="B139" s="4"/>
+      <c r="C139" s="4"/>
+      <c r="O139" s="9"/>
+      <c r="P139" s="9"/>
+      <c r="Q139" s="9"/>
+      <c r="S139" s="4"/>
+      <c r="T139" s="4"/>
+      <c r="U139" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B2:C4"/>
     <mergeCell ref="D2:R4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Hoja4">
     <tabColor theme="4" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:N87"/>
+  <dimension ref="A1:N106"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="64" zoomScalePageLayoutView="80" workbookViewId="0">
-      <pane xSplit="3" ySplit="4" topLeftCell="J5" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="64" zoomScalePageLayoutView="80" workbookViewId="0">
+      <pane xSplit="3" ySplit="4" topLeftCell="D92" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="C5" sqref="C5:C7"/>
+      <selection pane="bottomRight" activeCell="C104" sqref="C104:C106"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="34.5" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="24.28515625" style="13" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="16349" max="16384" width="0.140625" style="13" customWidth="1"/>
+    <col min="1" max="1" width="24.28515625" style="12" customWidth="1"/>
+    <col min="2" max="2" width="44.7109375" style="12" customWidth="1"/>
+    <col min="3" max="3" width="53.140625" style="66" customWidth="1"/>
+    <col min="4" max="4" width="27.42578125" style="12" customWidth="1"/>
+    <col min="5" max="5" width="21.140625" style="12" customWidth="1"/>
+    <col min="6" max="6" width="107.7109375" style="12" customWidth="1"/>
+    <col min="7" max="7" width="25.140625" style="12" customWidth="1"/>
+    <col min="8" max="8" width="21.85546875" style="12" customWidth="1"/>
+    <col min="9" max="9" width="30.85546875" style="12" customWidth="1"/>
+    <col min="10" max="10" width="32" style="12" customWidth="1"/>
+    <col min="11" max="11" width="57.7109375" style="12" customWidth="1"/>
+    <col min="12" max="12" width="118.7109375" style="12" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="25.42578125" style="56" customWidth="1"/>
+    <col min="14" max="14" width="24" style="12" customWidth="1"/>
+    <col min="15" max="15" width="13.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="16" max="16348" width="11.5703125" style="12" customWidth="1"/>
+    <col min="16349" max="16384" width="0.140625" style="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="53"/>
-[...2 lines deleted...]
-      <c r="D1" s="121" t="s">
+      <c r="A1" s="67"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="67"/>
+      <c r="D1" s="111" t="s">
         <v>250</v>
       </c>
-      <c r="E1" s="121"/>
-[...4 lines deleted...]
-      <c r="J1" s="4"/>
+      <c r="E1" s="111"/>
+      <c r="F1" s="111"/>
+      <c r="G1" s="111"/>
+      <c r="H1" s="111"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+      <c r="K1" s="69"/>
+      <c r="L1" s="69"/>
+      <c r="M1" s="69"/>
+      <c r="N1" s="69"/>
     </row>
     <row r="2" spans="1:14" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="53"/>
-[...11 lines deleted...]
-      <c r="A3" s="122" t="s">
+      <c r="A2" s="67"/>
+      <c r="B2" s="68"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="111"/>
+      <c r="E2" s="111"/>
+      <c r="F2" s="111"/>
+      <c r="G2" s="111"/>
+      <c r="H2" s="111"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="69"/>
+      <c r="L2" s="69"/>
+      <c r="M2" s="69"/>
+      <c r="N2" s="69"/>
+    </row>
+    <row r="3" spans="1:14" s="10" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="112" t="s">
         <v>15</v>
       </c>
-      <c r="B3" s="122" t="s">
+      <c r="B3" s="112" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="122" t="s">
+      <c r="C3" s="112" t="s">
         <v>208</v>
       </c>
-      <c r="D3" s="123" t="s">
+      <c r="D3" s="113" t="s">
         <v>14</v>
       </c>
-      <c r="E3" s="123" t="s">
+      <c r="E3" s="113" t="s">
         <v>12</v>
       </c>
-      <c r="F3" s="123" t="s">
+      <c r="F3" s="113" t="s">
         <v>193</v>
       </c>
-      <c r="G3" s="123" t="s">
+      <c r="G3" s="113" t="s">
         <v>13</v>
       </c>
-      <c r="H3" s="123" t="s">
+      <c r="H3" s="113" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="123" t="s">
+      <c r="I3" s="113" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="128" t="s">
+      <c r="J3" s="116" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="130" t="s">
+      <c r="K3" s="118" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="132" t="s">
+      <c r="L3" s="120" t="s">
         <v>142</v>
       </c>
-      <c r="M3" s="125" t="s">
+      <c r="M3" s="93" t="s">
         <v>192</v>
       </c>
-      <c r="N3" s="125" t="s">
+      <c r="N3" s="93" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="4" spans="1:14" s="12" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-      <c r="A5" s="148" t="s">
+    <row r="4" spans="1:14" s="11" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="112"/>
+      <c r="B4" s="112"/>
+      <c r="C4" s="112"/>
+      <c r="D4" s="114"/>
+      <c r="E4" s="115"/>
+      <c r="F4" s="115"/>
+      <c r="G4" s="115"/>
+      <c r="H4" s="115"/>
+      <c r="I4" s="115"/>
+      <c r="J4" s="117"/>
+      <c r="K4" s="119"/>
+      <c r="L4" s="121"/>
+      <c r="M4" s="94"/>
+      <c r="N4" s="94"/>
+    </row>
+    <row r="5" spans="1:14" s="66" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="75" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="162" t="s">
+      <c r="B5" s="96" t="s">
         <v>368</v>
       </c>
-      <c r="C5" s="163" t="s">
+      <c r="C5" s="99" t="s">
         <v>251</v>
       </c>
-      <c r="D5" s="148" t="s">
+      <c r="D5" s="75" t="s">
         <v>277</v>
       </c>
-      <c r="E5" s="148" t="s">
+      <c r="E5" s="75" t="s">
         <v>369</v>
       </c>
-      <c r="F5" s="149" t="s">
+      <c r="F5" s="64" t="s">
         <v>404</v>
       </c>
-      <c r="G5" s="147" t="s">
+      <c r="G5" s="85" t="s">
         <v>323</v>
       </c>
-      <c r="H5" s="147" t="s">
+      <c r="H5" s="85" t="s">
         <v>389</v>
       </c>
-      <c r="I5" s="150">
+      <c r="I5" s="108">
         <v>44988</v>
       </c>
-      <c r="J5" s="150">
+      <c r="J5" s="108">
         <v>46112</v>
       </c>
-      <c r="K5" s="151" t="s">
+      <c r="K5" s="133" t="s">
         <v>194</v>
       </c>
-      <c r="L5" s="152"/>
-      <c r="M5" s="96">
+      <c r="L5" s="65"/>
+      <c r="M5" s="73">
         <v>605468216</v>
       </c>
-      <c r="N5" s="96">
+      <c r="N5" s="73">
         <v>60910841</v>
       </c>
     </row>
-    <row r="6" spans="1:14" s="153" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F6" s="149" t="s">
+    <row r="6" spans="1:14" s="66" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A6" s="76"/>
+      <c r="B6" s="97"/>
+      <c r="C6" s="100"/>
+      <c r="D6" s="76"/>
+      <c r="E6" s="76"/>
+      <c r="F6" s="64" t="s">
         <v>402</v>
       </c>
-      <c r="G6" s="154"/>
-[...14 lines deleted...]
-      <c r="F7" s="149" t="s">
+      <c r="G6" s="122"/>
+      <c r="H6" s="122"/>
+      <c r="I6" s="109"/>
+      <c r="J6" s="109"/>
+      <c r="K6" s="134"/>
+      <c r="L6" s="65"/>
+      <c r="M6" s="74"/>
+      <c r="N6" s="74"/>
+    </row>
+    <row r="7" spans="1:14" s="66" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="77"/>
+      <c r="B7" s="98"/>
+      <c r="C7" s="101"/>
+      <c r="D7" s="77"/>
+      <c r="E7" s="77"/>
+      <c r="F7" s="64" t="s">
         <v>403</v>
       </c>
-      <c r="G7" s="158"/>
-[...6 lines deleted...]
-      <c r="N7" s="98"/>
+      <c r="G7" s="89"/>
+      <c r="H7" s="89"/>
+      <c r="I7" s="110"/>
+      <c r="J7" s="110"/>
+      <c r="K7" s="137"/>
+      <c r="L7" s="65"/>
+      <c r="M7" s="135"/>
+      <c r="N7" s="135"/>
     </row>
     <row r="8" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="81" t="s">
+      <c r="A8" s="75" t="s">
         <v>16</v>
       </c>
-      <c r="B8" s="84" t="s">
+      <c r="B8" s="96" t="s">
         <v>408</v>
       </c>
-      <c r="C8" s="147" t="s">
+      <c r="C8" s="85" t="s">
         <v>252</v>
       </c>
-      <c r="D8" s="76" t="s">
+      <c r="D8" s="90" t="s">
         <v>277</v>
       </c>
-      <c r="E8" s="78" t="s">
+      <c r="E8" s="83" t="s">
         <v>369</v>
       </c>
-      <c r="F8" s="62" t="s">
+      <c r="F8" s="70" t="s">
         <v>405</v>
       </c>
-      <c r="G8" s="78" t="s">
+      <c r="G8" s="83" t="s">
         <v>323</v>
       </c>
-      <c r="H8" s="78"/>
-      <c r="I8" s="91">
+      <c r="H8" s="83"/>
+      <c r="I8" s="108">
         <v>45128</v>
       </c>
-      <c r="J8" s="91">
+      <c r="J8" s="108">
         <v>46628</v>
       </c>
-      <c r="K8" s="87" t="s">
+      <c r="K8" s="102" t="s">
         <v>303</v>
       </c>
-      <c r="L8" s="61"/>
-      <c r="M8" s="73" t="s">
+      <c r="L8" s="59"/>
+      <c r="M8" s="105" t="s">
         <v>282</v>
       </c>
-      <c r="N8" s="73">
+      <c r="N8" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A9" s="82"/>
-[...4 lines deleted...]
-      <c r="F9" s="62" t="s">
+      <c r="A9" s="76"/>
+      <c r="B9" s="97"/>
+      <c r="C9" s="122"/>
+      <c r="D9" s="95"/>
+      <c r="E9" s="84"/>
+      <c r="F9" s="70" t="s">
         <v>406</v>
       </c>
-      <c r="G9" s="80"/>
-[...6 lines deleted...]
-      <c r="N9" s="74"/>
+      <c r="G9" s="84"/>
+      <c r="H9" s="84"/>
+      <c r="I9" s="109"/>
+      <c r="J9" s="109"/>
+      <c r="K9" s="103"/>
+      <c r="L9" s="59"/>
+      <c r="M9" s="106"/>
+      <c r="N9" s="106"/>
     </row>
     <row r="10" spans="1:14" ht="12.75" x14ac:dyDescent="0.25">
-      <c r="A10" s="83"/>
-[...4 lines deleted...]
-      <c r="F10" s="62" t="s">
+      <c r="A10" s="77"/>
+      <c r="B10" s="98"/>
+      <c r="C10" s="89"/>
+      <c r="D10" s="91"/>
+      <c r="E10" s="88"/>
+      <c r="F10" s="70" t="s">
         <v>407</v>
       </c>
-      <c r="G10" s="79"/>
-[...6 lines deleted...]
-      <c r="N10" s="75"/>
+      <c r="G10" s="88"/>
+      <c r="H10" s="88"/>
+      <c r="I10" s="110"/>
+      <c r="J10" s="110"/>
+      <c r="K10" s="104"/>
+      <c r="L10" s="59"/>
+      <c r="M10" s="107"/>
+      <c r="N10" s="107"/>
     </row>
     <row r="11" spans="1:14" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="81" t="s">
+      <c r="A11" s="75" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="78" t="s">
+      <c r="B11" s="83" t="s">
         <v>199</v>
       </c>
-      <c r="C11" s="162" t="s">
+      <c r="C11" s="96" t="s">
         <v>401</v>
       </c>
-      <c r="D11" s="76" t="s">
+      <c r="D11" s="90" t="s">
         <v>278</v>
       </c>
-      <c r="E11" s="78" t="s">
+      <c r="E11" s="83" t="s">
         <v>143</v>
       </c>
-      <c r="F11" s="54" t="s">
+      <c r="F11" s="52" t="s">
         <v>400</v>
       </c>
-      <c r="G11" s="78" t="s">
+      <c r="G11" s="83" t="s">
         <v>320</v>
       </c>
-      <c r="H11" s="78" t="s">
+      <c r="H11" s="83" t="s">
         <v>390</v>
       </c>
-      <c r="I11" s="91">
+      <c r="I11" s="108">
         <v>45413</v>
       </c>
-      <c r="J11" s="91">
+      <c r="J11" s="108">
         <v>46873</v>
       </c>
-      <c r="K11" s="87" t="s">
+      <c r="K11" s="102" t="s">
         <v>202</v>
       </c>
-      <c r="L11" s="61"/>
-      <c r="M11" s="73" t="s">
+      <c r="L11" s="59"/>
+      <c r="M11" s="105" t="s">
         <v>283</v>
       </c>
-      <c r="N11" s="73">
+      <c r="N11" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="42" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="83"/>
-[...4 lines deleted...]
-      <c r="F12" s="54" t="s">
+      <c r="A12" s="77"/>
+      <c r="B12" s="88"/>
+      <c r="C12" s="98"/>
+      <c r="D12" s="91"/>
+      <c r="E12" s="88"/>
+      <c r="F12" s="52" t="s">
         <v>201</v>
       </c>
-      <c r="G12" s="79"/>
-[...6 lines deleted...]
-      <c r="N12" s="75"/>
+      <c r="G12" s="88"/>
+      <c r="H12" s="88"/>
+      <c r="I12" s="110"/>
+      <c r="J12" s="110"/>
+      <c r="K12" s="104"/>
+      <c r="L12" s="59"/>
+      <c r="M12" s="107"/>
+      <c r="N12" s="107"/>
     </row>
     <row r="13" spans="1:14" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="81" t="s">
+      <c r="A13" s="75" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="84" t="s">
+      <c r="B13" s="96" t="s">
         <v>205</v>
       </c>
-      <c r="C13" s="163" t="s">
+      <c r="C13" s="99" t="s">
         <v>253</v>
       </c>
-      <c r="D13" s="76" t="s">
+      <c r="D13" s="90" t="s">
         <v>280</v>
       </c>
-      <c r="E13" s="78" t="s">
+      <c r="E13" s="83" t="s">
         <v>310</v>
       </c>
-      <c r="F13" s="54" t="s">
+      <c r="F13" s="52" t="s">
         <v>312</v>
       </c>
-      <c r="G13" s="78" t="s">
+      <c r="G13" s="83" t="s">
         <v>311</v>
       </c>
-      <c r="H13" s="78"/>
-      <c r="I13" s="91">
+      <c r="H13" s="83"/>
+      <c r="I13" s="108">
         <v>45495</v>
       </c>
-      <c r="J13" s="91">
+      <c r="J13" s="108">
         <v>47149</v>
       </c>
-      <c r="K13" s="87" t="s">
+      <c r="K13" s="102" t="s">
         <v>204</v>
       </c>
-      <c r="L13" s="61"/>
-      <c r="M13" s="73" t="s">
+      <c r="L13" s="59"/>
+      <c r="M13" s="105" t="s">
         <v>284</v>
       </c>
-      <c r="N13" s="73" t="s">
+      <c r="N13" s="105" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A14" s="82"/>
-[...4 lines deleted...]
-      <c r="F14" s="54" t="s">
+      <c r="A14" s="76"/>
+      <c r="B14" s="97"/>
+      <c r="C14" s="100"/>
+      <c r="D14" s="95"/>
+      <c r="E14" s="84"/>
+      <c r="F14" s="52" t="s">
         <v>313</v>
       </c>
-      <c r="G14" s="80"/>
-[...6 lines deleted...]
-      <c r="N14" s="74"/>
+      <c r="G14" s="84"/>
+      <c r="H14" s="84"/>
+      <c r="I14" s="109"/>
+      <c r="J14" s="109"/>
+      <c r="K14" s="103"/>
+      <c r="L14" s="59"/>
+      <c r="M14" s="106"/>
+      <c r="N14" s="106"/>
     </row>
     <row r="15" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A15" s="83"/>
-[...4 lines deleted...]
-      <c r="F15" s="54" t="s">
+      <c r="A15" s="77"/>
+      <c r="B15" s="98"/>
+      <c r="C15" s="101"/>
+      <c r="D15" s="91"/>
+      <c r="E15" s="88"/>
+      <c r="F15" s="52" t="s">
         <v>314</v>
       </c>
-      <c r="G15" s="79"/>
-[...6 lines deleted...]
-      <c r="N15" s="75"/>
+      <c r="G15" s="88"/>
+      <c r="H15" s="88"/>
+      <c r="I15" s="110"/>
+      <c r="J15" s="110"/>
+      <c r="K15" s="104"/>
+      <c r="L15" s="59"/>
+      <c r="M15" s="107"/>
+      <c r="N15" s="107"/>
     </row>
     <row r="16" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="115" t="s">
+      <c r="A16" s="99" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="84" t="s">
+      <c r="B16" s="96" t="s">
         <v>209</v>
       </c>
-      <c r="C16" s="163" t="s">
+      <c r="C16" s="99" t="s">
         <v>254</v>
       </c>
-      <c r="D16" s="76" t="s">
+      <c r="D16" s="90" t="s">
         <v>278</v>
       </c>
-      <c r="E16" s="78" t="s">
+      <c r="E16" s="83" t="s">
         <v>319</v>
       </c>
-      <c r="F16" s="61" t="s">
+      <c r="F16" s="59" t="s">
         <v>315</v>
       </c>
-      <c r="G16" s="78" t="s">
+      <c r="G16" s="83" t="s">
         <v>321</v>
       </c>
-      <c r="H16" s="78" t="s">
+      <c r="H16" s="83" t="s">
         <v>320</v>
       </c>
-      <c r="I16" s="91">
+      <c r="I16" s="108">
         <v>45750</v>
       </c>
-      <c r="J16" s="91">
+      <c r="J16" s="108">
         <v>46112</v>
       </c>
-      <c r="K16" s="87" t="s">
+      <c r="K16" s="102" t="s">
         <v>304</v>
       </c>
-      <c r="L16" s="61"/>
-      <c r="M16" s="73" t="s">
+      <c r="L16" s="59"/>
+      <c r="M16" s="105" t="s">
         <v>285</v>
       </c>
-      <c r="N16" s="73">
+      <c r="N16" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A17" s="116"/>
-[...4 lines deleted...]
-      <c r="F17" s="61" t="s">
+      <c r="A17" s="100"/>
+      <c r="B17" s="97"/>
+      <c r="C17" s="100"/>
+      <c r="D17" s="95"/>
+      <c r="E17" s="84"/>
+      <c r="F17" s="59" t="s">
         <v>316</v>
       </c>
-      <c r="G17" s="80"/>
-[...6 lines deleted...]
-      <c r="N17" s="74"/>
+      <c r="G17" s="84"/>
+      <c r="H17" s="84"/>
+      <c r="I17" s="109"/>
+      <c r="J17" s="109"/>
+      <c r="K17" s="103"/>
+      <c r="L17" s="59"/>
+      <c r="M17" s="106"/>
+      <c r="N17" s="106"/>
     </row>
     <row r="18" spans="1:14" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="116"/>
-[...4 lines deleted...]
-      <c r="F18" s="61" t="s">
+      <c r="A18" s="100"/>
+      <c r="B18" s="97"/>
+      <c r="C18" s="100"/>
+      <c r="D18" s="95"/>
+      <c r="E18" s="84"/>
+      <c r="F18" s="59" t="s">
         <v>317</v>
       </c>
-      <c r="G18" s="80"/>
-[...6 lines deleted...]
-      <c r="N18" s="74"/>
+      <c r="G18" s="84"/>
+      <c r="H18" s="84"/>
+      <c r="I18" s="109"/>
+      <c r="J18" s="109"/>
+      <c r="K18" s="103"/>
+      <c r="L18" s="59"/>
+      <c r="M18" s="106"/>
+      <c r="N18" s="106"/>
     </row>
     <row r="19" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A19" s="117"/>
-[...4 lines deleted...]
-      <c r="F19" s="61" t="s">
+      <c r="A19" s="101"/>
+      <c r="B19" s="98"/>
+      <c r="C19" s="101"/>
+      <c r="D19" s="91"/>
+      <c r="E19" s="88"/>
+      <c r="F19" s="59" t="s">
         <v>318</v>
       </c>
-      <c r="G19" s="79"/>
-[...6 lines deleted...]
-      <c r="N19" s="75"/>
+      <c r="G19" s="88"/>
+      <c r="H19" s="88"/>
+      <c r="I19" s="110"/>
+      <c r="J19" s="110"/>
+      <c r="K19" s="104"/>
+      <c r="L19" s="59"/>
+      <c r="M19" s="107"/>
+      <c r="N19" s="107"/>
     </row>
     <row r="20" spans="1:14" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="115" t="s">
+      <c r="A20" s="99" t="s">
         <v>16</v>
       </c>
-      <c r="B20" s="78" t="s">
+      <c r="B20" s="83" t="s">
         <v>213</v>
       </c>
-      <c r="C20" s="162" t="s">
+      <c r="C20" s="96" t="s">
         <v>255</v>
       </c>
-      <c r="D20" s="76" t="s">
+      <c r="D20" s="90" t="s">
         <v>277</v>
       </c>
-      <c r="E20" s="78" t="s">
+      <c r="E20" s="83" t="s">
         <v>322</v>
       </c>
-      <c r="F20" s="68" t="s">
+      <c r="F20" s="70" t="s">
         <v>210</v>
       </c>
-      <c r="G20" s="78" t="s">
+      <c r="G20" s="83" t="s">
         <v>323</v>
       </c>
-      <c r="H20" s="78" t="s">
+      <c r="H20" s="83" t="s">
         <v>324</v>
       </c>
-      <c r="I20" s="91">
+      <c r="I20" s="108">
         <v>45768</v>
       </c>
-      <c r="J20" s="91">
+      <c r="J20" s="108">
         <v>46068</v>
       </c>
-      <c r="K20" s="87" t="s">
+      <c r="K20" s="102" t="s">
         <v>305</v>
       </c>
-      <c r="L20" s="61"/>
-      <c r="M20" s="73">
+      <c r="L20" s="59"/>
+      <c r="M20" s="105">
         <v>1233336000</v>
       </c>
-      <c r="N20" s="73">
+      <c r="N20" s="105">
         <v>212886610</v>
       </c>
     </row>
-    <row r="21" spans="1:14" ht="27" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F21" s="68" t="s">
+    <row r="21" spans="1:14" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A21" s="100"/>
+      <c r="B21" s="84"/>
+      <c r="C21" s="97"/>
+      <c r="D21" s="95"/>
+      <c r="E21" s="84"/>
+      <c r="F21" s="70" t="s">
         <v>211</v>
       </c>
-      <c r="G21" s="80"/>
-[...14 lines deleted...]
-      <c r="F22" s="68" t="s">
+      <c r="G21" s="84"/>
+      <c r="H21" s="84"/>
+      <c r="I21" s="109"/>
+      <c r="J21" s="109"/>
+      <c r="K21" s="103"/>
+      <c r="L21" s="59"/>
+      <c r="M21" s="106"/>
+      <c r="N21" s="106"/>
+    </row>
+    <row r="22" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A22" s="101"/>
+      <c r="B22" s="88"/>
+      <c r="C22" s="98"/>
+      <c r="D22" s="91"/>
+      <c r="E22" s="88"/>
+      <c r="F22" s="70" t="s">
         <v>212</v>
       </c>
-      <c r="G22" s="79"/>
-[...6 lines deleted...]
-      <c r="N22" s="75"/>
+      <c r="G22" s="88"/>
+      <c r="H22" s="88"/>
+      <c r="I22" s="110"/>
+      <c r="J22" s="110"/>
+      <c r="K22" s="104"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="107"/>
+      <c r="N22" s="107"/>
     </row>
     <row r="23" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="81" t="s">
+      <c r="A23" s="75" t="s">
         <v>16</v>
       </c>
-      <c r="B23" s="118" t="s">
+      <c r="B23" s="123" t="s">
         <v>215</v>
       </c>
-      <c r="C23" s="163" t="s">
+      <c r="C23" s="99" t="s">
         <v>256</v>
       </c>
-      <c r="D23" s="76" t="s">
+      <c r="D23" s="90" t="s">
         <v>279</v>
       </c>
-      <c r="E23" s="81" t="s">
+      <c r="E23" s="75" t="s">
         <v>329</v>
       </c>
-      <c r="F23" s="54" t="s">
+      <c r="F23" s="52" t="s">
         <v>325</v>
       </c>
-      <c r="G23" s="78" t="s">
+      <c r="G23" s="83" t="s">
         <v>330</v>
       </c>
-      <c r="H23" s="78" t="s">
+      <c r="H23" s="83" t="s">
         <v>331</v>
       </c>
-      <c r="I23" s="91">
+      <c r="I23" s="108">
         <v>45789</v>
       </c>
-      <c r="J23" s="91">
+      <c r="J23" s="108">
         <v>46337</v>
       </c>
-      <c r="K23" s="87" t="s">
+      <c r="K23" s="102" t="s">
         <v>392</v>
       </c>
-      <c r="L23" s="61"/>
-      <c r="M23" s="73">
+      <c r="L23" s="59"/>
+      <c r="M23" s="105">
         <v>3000000000</v>
       </c>
-      <c r="N23" s="73">
+      <c r="N23" s="105">
         <v>340081957</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A24" s="82"/>
-[...4 lines deleted...]
-      <c r="F24" s="54" t="s">
+      <c r="A24" s="76"/>
+      <c r="B24" s="124"/>
+      <c r="C24" s="100"/>
+      <c r="D24" s="95"/>
+      <c r="E24" s="76"/>
+      <c r="F24" s="52" t="s">
         <v>326</v>
       </c>
-      <c r="G24" s="80"/>
-[...6 lines deleted...]
-      <c r="N24" s="74"/>
+      <c r="G24" s="84"/>
+      <c r="H24" s="84"/>
+      <c r="I24" s="109"/>
+      <c r="J24" s="109"/>
+      <c r="K24" s="103"/>
+      <c r="L24" s="57"/>
+      <c r="M24" s="106"/>
+      <c r="N24" s="106"/>
     </row>
     <row r="25" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="82"/>
-[...4 lines deleted...]
-      <c r="F25" s="54" t="s">
+      <c r="A25" s="76"/>
+      <c r="B25" s="124"/>
+      <c r="C25" s="100"/>
+      <c r="D25" s="95"/>
+      <c r="E25" s="76"/>
+      <c r="F25" s="52" t="s">
         <v>327</v>
       </c>
-      <c r="G25" s="80"/>
-[...6 lines deleted...]
-      <c r="N25" s="74"/>
+      <c r="G25" s="84"/>
+      <c r="H25" s="84"/>
+      <c r="I25" s="109"/>
+      <c r="J25" s="109"/>
+      <c r="K25" s="103"/>
+      <c r="L25" s="57"/>
+      <c r="M25" s="106"/>
+      <c r="N25" s="106"/>
     </row>
     <row r="26" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A26" s="83"/>
-[...4 lines deleted...]
-      <c r="F26" s="54" t="s">
+      <c r="A26" s="77"/>
+      <c r="B26" s="125"/>
+      <c r="C26" s="101"/>
+      <c r="D26" s="91"/>
+      <c r="E26" s="77"/>
+      <c r="F26" s="52" t="s">
         <v>328</v>
       </c>
-      <c r="G26" s="79"/>
-[...6 lines deleted...]
-      <c r="N26" s="75"/>
+      <c r="G26" s="88"/>
+      <c r="H26" s="88"/>
+      <c r="I26" s="110"/>
+      <c r="J26" s="110"/>
+      <c r="K26" s="104"/>
+      <c r="L26" s="57"/>
+      <c r="M26" s="107"/>
+      <c r="N26" s="107"/>
     </row>
     <row r="27" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="81" t="s">
+      <c r="A27" s="75" t="s">
         <v>16</v>
       </c>
-      <c r="B27" s="78" t="s">
+      <c r="B27" s="83" t="s">
         <v>332</v>
       </c>
-      <c r="C27" s="147" t="s">
+      <c r="C27" s="85" t="s">
         <v>257</v>
       </c>
-      <c r="D27" s="76" t="s">
+      <c r="D27" s="90" t="s">
         <v>280</v>
       </c>
-      <c r="E27" s="81" t="s">
+      <c r="E27" s="75" t="s">
         <v>335</v>
       </c>
-      <c r="F27" s="54" t="s">
+      <c r="F27" s="52" t="s">
         <v>333</v>
       </c>
-      <c r="G27" s="81" t="s">
+      <c r="G27" s="75" t="s">
         <v>311</v>
       </c>
-      <c r="H27" s="81" t="s">
+      <c r="H27" s="75" t="s">
         <v>336</v>
       </c>
-      <c r="I27" s="91" t="s">
+      <c r="I27" s="108" t="s">
         <v>294</v>
       </c>
-      <c r="J27" s="91" t="s">
+      <c r="J27" s="108" t="s">
         <v>299</v>
       </c>
-      <c r="K27" s="87" t="s">
+      <c r="K27" s="102" t="s">
         <v>393</v>
       </c>
-      <c r="L27" s="60" t="s">
+      <c r="L27" s="58" t="s">
         <v>198</v>
       </c>
-      <c r="M27" s="73">
+      <c r="M27" s="105">
         <v>630000000</v>
       </c>
-      <c r="N27" s="73">
+      <c r="N27" s="105">
         <v>203771797</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="82"/>
-[...4 lines deleted...]
-      <c r="F28" s="54" t="s">
+      <c r="A28" s="76"/>
+      <c r="B28" s="84"/>
+      <c r="C28" s="122"/>
+      <c r="D28" s="95"/>
+      <c r="E28" s="76"/>
+      <c r="F28" s="52" t="s">
         <v>216</v>
       </c>
-      <c r="G28" s="82"/>
-[...6 lines deleted...]
-      <c r="N28" s="74"/>
+      <c r="G28" s="76"/>
+      <c r="H28" s="76"/>
+      <c r="I28" s="109"/>
+      <c r="J28" s="109"/>
+      <c r="K28" s="103"/>
+      <c r="L28" s="58"/>
+      <c r="M28" s="106"/>
+      <c r="N28" s="106"/>
     </row>
     <row r="29" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="82"/>
-[...4 lines deleted...]
-      <c r="F29" s="54" t="s">
+      <c r="A29" s="76"/>
+      <c r="B29" s="84"/>
+      <c r="C29" s="122"/>
+      <c r="D29" s="95"/>
+      <c r="E29" s="76"/>
+      <c r="F29" s="52" t="s">
         <v>217</v>
       </c>
-      <c r="G29" s="82"/>
-[...6 lines deleted...]
-      <c r="N29" s="74"/>
+      <c r="G29" s="76"/>
+      <c r="H29" s="76"/>
+      <c r="I29" s="109"/>
+      <c r="J29" s="109"/>
+      <c r="K29" s="103"/>
+      <c r="L29" s="58"/>
+      <c r="M29" s="106"/>
+      <c r="N29" s="106"/>
     </row>
     <row r="30" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="82"/>
-[...4 lines deleted...]
-      <c r="F30" s="54" t="s">
+      <c r="A30" s="76"/>
+      <c r="B30" s="84"/>
+      <c r="C30" s="122"/>
+      <c r="D30" s="95"/>
+      <c r="E30" s="76"/>
+      <c r="F30" s="52" t="s">
         <v>334</v>
       </c>
-      <c r="G30" s="82"/>
-[...6 lines deleted...]
-      <c r="N30" s="74"/>
+      <c r="G30" s="76"/>
+      <c r="H30" s="76"/>
+      <c r="I30" s="109"/>
+      <c r="J30" s="109"/>
+      <c r="K30" s="103"/>
+      <c r="L30" s="58"/>
+      <c r="M30" s="106"/>
+      <c r="N30" s="106"/>
     </row>
     <row r="31" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="82"/>
-[...4 lines deleted...]
-      <c r="F31" s="54" t="s">
+      <c r="A31" s="76"/>
+      <c r="B31" s="84"/>
+      <c r="C31" s="122"/>
+      <c r="D31" s="95"/>
+      <c r="E31" s="76"/>
+      <c r="F31" s="52" t="s">
         <v>218</v>
       </c>
-      <c r="G31" s="82"/>
-[...6 lines deleted...]
-      <c r="N31" s="74"/>
+      <c r="G31" s="76"/>
+      <c r="H31" s="76"/>
+      <c r="I31" s="109"/>
+      <c r="J31" s="109"/>
+      <c r="K31" s="103"/>
+      <c r="L31" s="58"/>
+      <c r="M31" s="106"/>
+      <c r="N31" s="106"/>
     </row>
     <row r="32" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="82"/>
-[...4 lines deleted...]
-      <c r="F32" s="54" t="s">
+      <c r="A32" s="76"/>
+      <c r="B32" s="84"/>
+      <c r="C32" s="122"/>
+      <c r="D32" s="95"/>
+      <c r="E32" s="76"/>
+      <c r="F32" s="52" t="s">
         <v>219</v>
       </c>
-      <c r="G32" s="82"/>
-[...6 lines deleted...]
-      <c r="N32" s="74"/>
+      <c r="G32" s="76"/>
+      <c r="H32" s="76"/>
+      <c r="I32" s="109"/>
+      <c r="J32" s="109"/>
+      <c r="K32" s="103"/>
+      <c r="L32" s="58"/>
+      <c r="M32" s="106"/>
+      <c r="N32" s="106"/>
     </row>
     <row r="33" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="82"/>
-[...4 lines deleted...]
-      <c r="F33" s="54" t="s">
+      <c r="A33" s="76"/>
+      <c r="B33" s="84"/>
+      <c r="C33" s="122"/>
+      <c r="D33" s="95"/>
+      <c r="E33" s="76"/>
+      <c r="F33" s="52" t="s">
         <v>220</v>
       </c>
-      <c r="G33" s="82"/>
-[...6 lines deleted...]
-      <c r="N33" s="74"/>
+      <c r="G33" s="76"/>
+      <c r="H33" s="76"/>
+      <c r="I33" s="109"/>
+      <c r="J33" s="109"/>
+      <c r="K33" s="103"/>
+      <c r="L33" s="58"/>
+      <c r="M33" s="106"/>
+      <c r="N33" s="106"/>
     </row>
     <row r="34" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="82"/>
-[...4 lines deleted...]
-      <c r="F34" s="54" t="s">
+      <c r="A34" s="76"/>
+      <c r="B34" s="84"/>
+      <c r="C34" s="122"/>
+      <c r="D34" s="95"/>
+      <c r="E34" s="76"/>
+      <c r="F34" s="52" t="s">
         <v>221</v>
       </c>
-      <c r="G34" s="82"/>
-[...6 lines deleted...]
-      <c r="N34" s="74"/>
+      <c r="G34" s="76"/>
+      <c r="H34" s="76"/>
+      <c r="I34" s="109"/>
+      <c r="J34" s="109"/>
+      <c r="K34" s="103"/>
+      <c r="L34" s="58"/>
+      <c r="M34" s="106"/>
+      <c r="N34" s="106"/>
     </row>
     <row r="35" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="83"/>
-[...4 lines deleted...]
-      <c r="F35" s="54" t="s">
+      <c r="A35" s="77"/>
+      <c r="B35" s="88"/>
+      <c r="C35" s="89"/>
+      <c r="D35" s="91"/>
+      <c r="E35" s="77"/>
+      <c r="F35" s="52" t="s">
         <v>222</v>
       </c>
-      <c r="G35" s="83"/>
-[...6 lines deleted...]
-      <c r="N35" s="75"/>
+      <c r="G35" s="77"/>
+      <c r="H35" s="77"/>
+      <c r="I35" s="110"/>
+      <c r="J35" s="110"/>
+      <c r="K35" s="104"/>
+      <c r="L35" s="58"/>
+      <c r="M35" s="107"/>
+      <c r="N35" s="107"/>
     </row>
     <row r="36" spans="1:14" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="81" t="s">
+      <c r="A36" s="75" t="s">
         <v>16</v>
       </c>
-      <c r="B36" s="78" t="s">
+      <c r="B36" s="83" t="s">
         <v>199</v>
       </c>
-      <c r="C36" s="147" t="s">
+      <c r="C36" s="85" t="s">
         <v>258</v>
       </c>
-      <c r="D36" s="76" t="s">
+      <c r="D36" s="90" t="s">
         <v>278</v>
       </c>
-      <c r="E36" s="78" t="s">
+      <c r="E36" s="83" t="s">
         <v>337</v>
       </c>
-      <c r="F36" s="61" t="s">
+      <c r="F36" s="59" t="s">
         <v>200</v>
       </c>
-      <c r="G36" s="78" t="s">
+      <c r="G36" s="83" t="s">
         <v>320</v>
       </c>
-      <c r="H36" s="78" t="s">
+      <c r="H36" s="83" t="s">
         <v>321</v>
       </c>
-      <c r="I36" s="112">
+      <c r="I36" s="86">
         <v>45778</v>
       </c>
-      <c r="J36" s="112">
+      <c r="J36" s="86">
         <v>46142</v>
       </c>
-      <c r="K36" s="87" t="s">
+      <c r="K36" s="102" t="s">
         <v>306</v>
       </c>
-      <c r="L36" s="61"/>
-      <c r="M36" s="73" t="s">
+      <c r="L36" s="59"/>
+      <c r="M36" s="105" t="s">
         <v>203</v>
       </c>
-      <c r="N36" s="73">
+      <c r="N36" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:14" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="83"/>
-[...4 lines deleted...]
-      <c r="F37" s="61" t="s">
+      <c r="A37" s="77"/>
+      <c r="B37" s="88"/>
+      <c r="C37" s="89"/>
+      <c r="D37" s="91"/>
+      <c r="E37" s="88"/>
+      <c r="F37" s="59" t="s">
         <v>201</v>
       </c>
-      <c r="G37" s="79"/>
-[...6 lines deleted...]
-      <c r="N37" s="75"/>
+      <c r="G37" s="88"/>
+      <c r="H37" s="88"/>
+      <c r="I37" s="92"/>
+      <c r="J37" s="92"/>
+      <c r="K37" s="104"/>
+      <c r="L37" s="59"/>
+      <c r="M37" s="107"/>
+      <c r="N37" s="107"/>
     </row>
     <row r="38" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="81" t="s">
+      <c r="A38" s="75" t="s">
         <v>16</v>
       </c>
-      <c r="B38" s="78" t="s">
+      <c r="B38" s="83" t="s">
         <v>230</v>
       </c>
-      <c r="C38" s="147" t="s">
+      <c r="C38" s="85" t="s">
         <v>259</v>
       </c>
-      <c r="D38" s="76" t="s">
+      <c r="D38" s="90" t="s">
         <v>280</v>
       </c>
-      <c r="E38" s="78" t="s">
+      <c r="E38" s="83" t="s">
         <v>335</v>
       </c>
-      <c r="F38" s="63" t="s">
+      <c r="F38" s="71" t="s">
         <v>339</v>
       </c>
-      <c r="G38" s="78" t="s">
+      <c r="G38" s="83" t="s">
         <v>311</v>
       </c>
-      <c r="H38" s="78" t="s">
+      <c r="H38" s="83" t="s">
         <v>342</v>
       </c>
-      <c r="I38" s="112">
+      <c r="I38" s="86">
         <v>45834</v>
       </c>
-      <c r="J38" s="112">
+      <c r="J38" s="86">
         <v>46568</v>
       </c>
-      <c r="K38" s="87" t="s">
+      <c r="K38" s="102" t="s">
         <v>224</v>
       </c>
-      <c r="L38" s="61"/>
-      <c r="M38" s="73" t="s">
+      <c r="L38" s="59"/>
+      <c r="M38" s="105" t="s">
         <v>286</v>
       </c>
-      <c r="N38" s="73" t="s">
+      <c r="N38" s="105" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="39" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="82"/>
-[...4 lines deleted...]
-      <c r="F39" s="63" t="s">
+      <c r="A39" s="76"/>
+      <c r="B39" s="84"/>
+      <c r="C39" s="122"/>
+      <c r="D39" s="95"/>
+      <c r="E39" s="84"/>
+      <c r="F39" s="71" t="s">
         <v>340</v>
       </c>
-      <c r="G39" s="80"/>
-[...6 lines deleted...]
-      <c r="N39" s="74"/>
+      <c r="G39" s="84"/>
+      <c r="H39" s="84"/>
+      <c r="I39" s="87"/>
+      <c r="J39" s="87"/>
+      <c r="K39" s="103"/>
+      <c r="L39" s="59"/>
+      <c r="M39" s="106"/>
+      <c r="N39" s="106"/>
     </row>
     <row r="40" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="83"/>
-[...4 lines deleted...]
-      <c r="F40" s="63" t="s">
+      <c r="A40" s="77"/>
+      <c r="B40" s="88"/>
+      <c r="C40" s="89"/>
+      <c r="D40" s="91"/>
+      <c r="E40" s="88"/>
+      <c r="F40" s="71" t="s">
         <v>341</v>
       </c>
-      <c r="G40" s="79"/>
-[...6 lines deleted...]
-      <c r="N40" s="75"/>
+      <c r="G40" s="88"/>
+      <c r="H40" s="88"/>
+      <c r="I40" s="92"/>
+      <c r="J40" s="92"/>
+      <c r="K40" s="104"/>
+      <c r="L40" s="59"/>
+      <c r="M40" s="107"/>
+      <c r="N40" s="107"/>
     </row>
     <row r="41" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="81" t="s">
+      <c r="A41" s="75" t="s">
         <v>16</v>
       </c>
-      <c r="B41" s="78" t="s">
+      <c r="B41" s="83" t="s">
         <v>396</v>
       </c>
-      <c r="C41" s="147" t="s">
+      <c r="C41" s="85" t="s">
         <v>260</v>
       </c>
-      <c r="D41" s="76" t="s">
+      <c r="D41" s="90" t="s">
         <v>280</v>
       </c>
-      <c r="E41" s="81" t="s">
+      <c r="E41" s="75" t="s">
         <v>322</v>
       </c>
-      <c r="F41" s="54" t="s">
+      <c r="F41" s="52" t="s">
         <v>234</v>
       </c>
-      <c r="G41" s="81" t="s">
+      <c r="G41" s="75" t="s">
         <v>311</v>
       </c>
-      <c r="H41" s="78" t="s">
+      <c r="H41" s="83" t="s">
         <v>342</v>
       </c>
-      <c r="I41" s="112">
+      <c r="I41" s="86">
         <v>45908</v>
       </c>
-      <c r="J41" s="112">
+      <c r="J41" s="86">
         <v>46272</v>
       </c>
-      <c r="K41" s="87" t="s">
+      <c r="K41" s="102" t="s">
         <v>225</v>
       </c>
-      <c r="L41" s="61"/>
-      <c r="M41" s="73">
+      <c r="L41" s="59"/>
+      <c r="M41" s="105">
         <v>488170392</v>
       </c>
-      <c r="N41" s="73">
+      <c r="N41" s="105">
         <v>83488115</v>
       </c>
     </row>
     <row r="42" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="82"/>
-[...4 lines deleted...]
-      <c r="F42" s="54" t="s">
+      <c r="A42" s="76"/>
+      <c r="B42" s="84"/>
+      <c r="C42" s="122"/>
+      <c r="D42" s="95"/>
+      <c r="E42" s="76"/>
+      <c r="F42" s="52" t="s">
         <v>235</v>
       </c>
-      <c r="G42" s="82"/>
-[...6 lines deleted...]
-      <c r="N42" s="74"/>
+      <c r="G42" s="76"/>
+      <c r="H42" s="84"/>
+      <c r="I42" s="87"/>
+      <c r="J42" s="87"/>
+      <c r="K42" s="103"/>
+      <c r="L42" s="59"/>
+      <c r="M42" s="106"/>
+      <c r="N42" s="106"/>
     </row>
     <row r="43" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="83"/>
-[...4 lines deleted...]
-      <c r="F43" s="54" t="s">
+      <c r="A43" s="77"/>
+      <c r="B43" s="88"/>
+      <c r="C43" s="89"/>
+      <c r="D43" s="91"/>
+      <c r="E43" s="77"/>
+      <c r="F43" s="52" t="s">
         <v>236</v>
       </c>
-      <c r="G43" s="83"/>
-[...6 lines deleted...]
-      <c r="N43" s="75"/>
+      <c r="G43" s="77"/>
+      <c r="H43" s="88"/>
+      <c r="I43" s="92"/>
+      <c r="J43" s="92"/>
+      <c r="K43" s="104"/>
+      <c r="L43" s="59"/>
+      <c r="M43" s="107"/>
+      <c r="N43" s="107"/>
     </row>
     <row r="44" spans="1:14" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="81" t="s">
+      <c r="A44" s="75" t="s">
         <v>16</v>
       </c>
-      <c r="B44" s="78" t="s">
+      <c r="B44" s="83" t="s">
         <v>233</v>
       </c>
-      <c r="C44" s="147" t="s">
+      <c r="C44" s="85" t="s">
         <v>261</v>
       </c>
-      <c r="D44" s="76" t="s">
+      <c r="D44" s="90" t="s">
         <v>280</v>
       </c>
-      <c r="E44" s="78" t="s">
+      <c r="E44" s="83" t="s">
         <v>335</v>
       </c>
-      <c r="F44" s="61" t="s">
+      <c r="F44" s="59" t="s">
         <v>343</v>
       </c>
-      <c r="G44" s="78" t="s">
+      <c r="G44" s="83" t="s">
         <v>311</v>
       </c>
-      <c r="H44" s="78" t="s">
+      <c r="H44" s="83" t="s">
         <v>338</v>
       </c>
-      <c r="I44" s="112">
+      <c r="I44" s="86">
         <v>45891</v>
       </c>
-      <c r="J44" s="112">
+      <c r="J44" s="86">
         <v>46538</v>
       </c>
-      <c r="K44" s="87" t="s">
+      <c r="K44" s="102" t="s">
         <v>307</v>
       </c>
-      <c r="L44" s="61"/>
-      <c r="M44" s="73" t="s">
+      <c r="L44" s="59"/>
+      <c r="M44" s="105" t="s">
         <v>287</v>
       </c>
-      <c r="N44" s="73" t="s">
+      <c r="N44" s="105" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="45" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="82"/>
-[...4 lines deleted...]
-      <c r="F45" s="61" t="s">
+      <c r="A45" s="76"/>
+      <c r="B45" s="84"/>
+      <c r="C45" s="122"/>
+      <c r="D45" s="95"/>
+      <c r="E45" s="84"/>
+      <c r="F45" s="59" t="s">
         <v>344</v>
       </c>
-      <c r="G45" s="80"/>
-[...6 lines deleted...]
-      <c r="N45" s="74"/>
+      <c r="G45" s="84"/>
+      <c r="H45" s="84"/>
+      <c r="I45" s="87"/>
+      <c r="J45" s="87"/>
+      <c r="K45" s="103"/>
+      <c r="L45" s="59"/>
+      <c r="M45" s="106"/>
+      <c r="N45" s="106"/>
     </row>
     <row r="46" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="82"/>
-[...4 lines deleted...]
-      <c r="F46" s="61" t="s">
+      <c r="A46" s="76"/>
+      <c r="B46" s="84"/>
+      <c r="C46" s="122"/>
+      <c r="D46" s="95"/>
+      <c r="E46" s="84"/>
+      <c r="F46" s="59" t="s">
         <v>231</v>
       </c>
-      <c r="G46" s="80"/>
-[...6 lines deleted...]
-      <c r="N46" s="74"/>
+      <c r="G46" s="84"/>
+      <c r="H46" s="84"/>
+      <c r="I46" s="87"/>
+      <c r="J46" s="87"/>
+      <c r="K46" s="103"/>
+      <c r="L46" s="59"/>
+      <c r="M46" s="106"/>
+      <c r="N46" s="106"/>
     </row>
     <row r="47" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="83"/>
-[...4 lines deleted...]
-      <c r="F47" s="61" t="s">
+      <c r="A47" s="77"/>
+      <c r="B47" s="88"/>
+      <c r="C47" s="89"/>
+      <c r="D47" s="91"/>
+      <c r="E47" s="88"/>
+      <c r="F47" s="59" t="s">
         <v>232</v>
       </c>
-      <c r="G47" s="79"/>
-[...6 lines deleted...]
-      <c r="N47" s="75"/>
+      <c r="G47" s="88"/>
+      <c r="H47" s="88"/>
+      <c r="I47" s="92"/>
+      <c r="J47" s="92"/>
+      <c r="K47" s="104"/>
+      <c r="L47" s="59"/>
+      <c r="M47" s="107"/>
+      <c r="N47" s="107"/>
     </row>
     <row r="48" spans="1:14" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="106" t="s">
+      <c r="A48" s="126" t="s">
         <v>16</v>
       </c>
-      <c r="B48" s="78" t="s">
+      <c r="B48" s="83" t="s">
         <v>370</v>
       </c>
-      <c r="C48" s="147" t="s">
+      <c r="C48" s="85" t="s">
         <v>262</v>
       </c>
-      <c r="D48" s="76" t="s">
+      <c r="D48" s="90" t="s">
         <v>280</v>
       </c>
-      <c r="E48" s="78" t="s">
+      <c r="E48" s="83" t="s">
         <v>371</v>
       </c>
-      <c r="F48" s="54" t="s">
+      <c r="F48" s="52" t="s">
         <v>372</v>
       </c>
-      <c r="G48" s="78" t="s">
+      <c r="G48" s="83" t="s">
         <v>311</v>
       </c>
-      <c r="H48" s="78" t="s">
+      <c r="H48" s="83" t="s">
         <v>338</v>
       </c>
-      <c r="I48" s="91">
+      <c r="I48" s="108">
         <v>46023</v>
       </c>
-      <c r="J48" s="91">
+      <c r="J48" s="108">
         <v>46387</v>
       </c>
-      <c r="K48" s="87" t="s">
+      <c r="K48" s="102" t="s">
         <v>223</v>
       </c>
-      <c r="L48" s="61"/>
-      <c r="M48" s="73">
+      <c r="L48" s="59"/>
+      <c r="M48" s="105">
         <v>247545872</v>
       </c>
-      <c r="N48" s="73">
+      <c r="N48" s="105">
         <v>156592789</v>
       </c>
     </row>
     <row r="49" spans="1:14" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="108"/>
-[...4 lines deleted...]
-      <c r="F49" s="54" t="s">
+      <c r="A49" s="127"/>
+      <c r="B49" s="84"/>
+      <c r="C49" s="122"/>
+      <c r="D49" s="95"/>
+      <c r="E49" s="84"/>
+      <c r="F49" s="52" t="s">
         <v>373</v>
       </c>
-      <c r="G49" s="80"/>
-[...6 lines deleted...]
-      <c r="N49" s="74"/>
+      <c r="G49" s="84"/>
+      <c r="H49" s="84"/>
+      <c r="I49" s="109"/>
+      <c r="J49" s="109"/>
+      <c r="K49" s="103"/>
+      <c r="L49" s="59"/>
+      <c r="M49" s="106"/>
+      <c r="N49" s="106"/>
     </row>
     <row r="50" spans="1:14" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="107"/>
-[...4 lines deleted...]
-      <c r="F50" s="54" t="s">
+      <c r="A50" s="128"/>
+      <c r="B50" s="88"/>
+      <c r="C50" s="89"/>
+      <c r="D50" s="91"/>
+      <c r="E50" s="88"/>
+      <c r="F50" s="52" t="s">
         <v>229</v>
       </c>
-      <c r="G50" s="79"/>
-[...6 lines deleted...]
-      <c r="N50" s="75"/>
+      <c r="G50" s="88"/>
+      <c r="H50" s="88"/>
+      <c r="I50" s="110"/>
+      <c r="J50" s="110"/>
+      <c r="K50" s="104"/>
+      <c r="L50" s="59"/>
+      <c r="M50" s="107"/>
+      <c r="N50" s="107"/>
     </row>
     <row r="51" spans="1:14" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="106" t="s">
+      <c r="A51" s="126" t="s">
         <v>16</v>
       </c>
-      <c r="B51" s="78" t="s">
+      <c r="B51" s="83" t="s">
         <v>237</v>
       </c>
-      <c r="C51" s="147" t="s">
+      <c r="C51" s="85" t="s">
         <v>263</v>
       </c>
-      <c r="D51" s="76" t="s">
+      <c r="D51" s="90" t="s">
         <v>281</v>
       </c>
-      <c r="E51" s="78" t="s">
+      <c r="E51" s="83" t="s">
         <v>345</v>
       </c>
-      <c r="F51" s="54" t="s">
+      <c r="F51" s="52" t="s">
         <v>238</v>
       </c>
-      <c r="G51" s="81" t="s">
+      <c r="G51" s="75" t="s">
         <v>346</v>
       </c>
-      <c r="H51" s="78" t="s">
+      <c r="H51" s="83" t="s">
         <v>346</v>
       </c>
-      <c r="I51" s="91" t="s">
+      <c r="I51" s="108" t="s">
         <v>295</v>
       </c>
-      <c r="J51" s="91" t="s">
+      <c r="J51" s="108" t="s">
         <v>300</v>
       </c>
-      <c r="K51" s="87" t="s">
+      <c r="K51" s="102" t="s">
         <v>226</v>
       </c>
-      <c r="L51" s="61"/>
-      <c r="M51" s="73">
+      <c r="L51" s="59"/>
+      <c r="M51" s="105">
         <v>160640000</v>
       </c>
-      <c r="N51" s="73">
+      <c r="N51" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:14" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="108"/>
-[...4 lines deleted...]
-      <c r="F52" s="54" t="s">
+      <c r="A52" s="127"/>
+      <c r="B52" s="84"/>
+      <c r="C52" s="122"/>
+      <c r="D52" s="95"/>
+      <c r="E52" s="84"/>
+      <c r="F52" s="52" t="s">
         <v>239</v>
       </c>
-      <c r="G52" s="82"/>
-[...6 lines deleted...]
-      <c r="N52" s="74"/>
+      <c r="G52" s="76"/>
+      <c r="H52" s="84"/>
+      <c r="I52" s="109"/>
+      <c r="J52" s="109"/>
+      <c r="K52" s="103"/>
+      <c r="L52" s="59"/>
+      <c r="M52" s="106"/>
+      <c r="N52" s="106"/>
     </row>
     <row r="53" spans="1:14" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="107"/>
-[...4 lines deleted...]
-      <c r="F53" s="54" t="s">
+      <c r="A53" s="128"/>
+      <c r="B53" s="88"/>
+      <c r="C53" s="89"/>
+      <c r="D53" s="91"/>
+      <c r="E53" s="88"/>
+      <c r="F53" s="52" t="s">
         <v>240</v>
       </c>
-      <c r="G53" s="83"/>
-[...9 lines deleted...]
-      <c r="A54" s="106" t="s">
+      <c r="G53" s="77"/>
+      <c r="H53" s="88"/>
+      <c r="I53" s="110"/>
+      <c r="J53" s="110"/>
+      <c r="K53" s="104"/>
+      <c r="L53" s="59"/>
+      <c r="M53" s="107"/>
+      <c r="N53" s="107"/>
+    </row>
+    <row r="54" spans="1:14" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A54" s="126" t="s">
         <v>16</v>
       </c>
-      <c r="B54" s="78" t="s">
+      <c r="B54" s="83" t="s">
         <v>241</v>
       </c>
-      <c r="C54" s="147" t="s">
+      <c r="C54" s="85" t="s">
         <v>264</v>
       </c>
-      <c r="D54" s="76" t="s">
+      <c r="D54" s="90" t="s">
         <v>277</v>
       </c>
-      <c r="E54" s="78" t="s">
+      <c r="E54" s="83" t="s">
         <v>322</v>
       </c>
-      <c r="F54" s="69" t="s">
+      <c r="F54" s="72" t="s">
         <v>242</v>
       </c>
-      <c r="G54" s="84" t="s">
+      <c r="G54" s="96" t="s">
         <v>323</v>
       </c>
-      <c r="H54" s="78" t="s">
+      <c r="H54" s="83" t="s">
         <v>348</v>
       </c>
-      <c r="I54" s="91">
+      <c r="I54" s="108">
         <v>45944</v>
       </c>
-      <c r="J54" s="91">
+      <c r="J54" s="108">
         <v>46568</v>
       </c>
-      <c r="K54" s="87" t="s">
+      <c r="K54" s="102" t="s">
         <v>227</v>
       </c>
-      <c r="L54" s="61"/>
-      <c r="M54" s="73" t="s">
+      <c r="L54" s="59"/>
+      <c r="M54" s="105" t="s">
         <v>288</v>
       </c>
-      <c r="N54" s="73" t="s">
+      <c r="N54" s="105" t="s">
         <v>293</v>
       </c>
     </row>
-    <row r="55" spans="1:14" ht="38.25" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F55" s="69" t="s">
+    <row r="55" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A55" s="127"/>
+      <c r="B55" s="84"/>
+      <c r="C55" s="122"/>
+      <c r="D55" s="95"/>
+      <c r="E55" s="84"/>
+      <c r="F55" s="72" t="s">
         <v>347</v>
       </c>
-      <c r="G55" s="85"/>
-[...6 lines deleted...]
-      <c r="N55" s="74"/>
+      <c r="G55" s="97"/>
+      <c r="H55" s="84"/>
+      <c r="I55" s="109"/>
+      <c r="J55" s="109"/>
+      <c r="K55" s="103"/>
+      <c r="L55" s="59"/>
+      <c r="M55" s="106"/>
+      <c r="N55" s="106"/>
     </row>
     <row r="56" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A56" s="108"/>
-[...4 lines deleted...]
-      <c r="F56" s="69" t="s">
+      <c r="A56" s="127"/>
+      <c r="B56" s="84"/>
+      <c r="C56" s="122"/>
+      <c r="D56" s="95"/>
+      <c r="E56" s="84"/>
+      <c r="F56" s="72" t="s">
         <v>243</v>
       </c>
-      <c r="G56" s="85"/>
-[...6 lines deleted...]
-      <c r="N56" s="74"/>
+      <c r="G56" s="97"/>
+      <c r="H56" s="84"/>
+      <c r="I56" s="109"/>
+      <c r="J56" s="109"/>
+      <c r="K56" s="103"/>
+      <c r="L56" s="59"/>
+      <c r="M56" s="106"/>
+      <c r="N56" s="106"/>
     </row>
     <row r="57" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A57" s="108"/>
-[...4 lines deleted...]
-      <c r="F57" s="69" t="s">
+      <c r="A57" s="127"/>
+      <c r="B57" s="84"/>
+      <c r="C57" s="122"/>
+      <c r="D57" s="95"/>
+      <c r="E57" s="84"/>
+      <c r="F57" s="72" t="s">
         <v>244</v>
       </c>
-      <c r="G57" s="85"/>
-[...6 lines deleted...]
-      <c r="N57" s="74"/>
+      <c r="G57" s="97"/>
+      <c r="H57" s="84"/>
+      <c r="I57" s="109"/>
+      <c r="J57" s="109"/>
+      <c r="K57" s="103"/>
+      <c r="L57" s="59"/>
+      <c r="M57" s="106"/>
+      <c r="N57" s="106"/>
     </row>
     <row r="58" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A58" s="107"/>
-[...4 lines deleted...]
-      <c r="F58" s="69" t="s">
+      <c r="A58" s="128"/>
+      <c r="B58" s="88"/>
+      <c r="C58" s="89"/>
+      <c r="D58" s="91"/>
+      <c r="E58" s="88"/>
+      <c r="F58" s="72" t="s">
         <v>245</v>
       </c>
-      <c r="G58" s="86"/>
-[...6 lines deleted...]
-      <c r="N58" s="75"/>
+      <c r="G58" s="98"/>
+      <c r="H58" s="88"/>
+      <c r="I58" s="110"/>
+      <c r="J58" s="110"/>
+      <c r="K58" s="104"/>
+      <c r="L58" s="59"/>
+      <c r="M58" s="107"/>
+      <c r="N58" s="107"/>
     </row>
     <row r="59" spans="1:14" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="109" t="s">
+      <c r="A59" s="129" t="s">
         <v>16</v>
       </c>
-      <c r="B59" s="78" t="s">
+      <c r="B59" s="83" t="s">
         <v>246</v>
       </c>
-      <c r="C59" s="147" t="s">
+      <c r="C59" s="85" t="s">
         <v>265</v>
       </c>
-      <c r="D59" s="76" t="s">
+      <c r="D59" s="90" t="s">
         <v>277</v>
       </c>
-      <c r="E59" s="78" t="s">
+      <c r="E59" s="83" t="s">
         <v>322</v>
       </c>
-      <c r="F59" s="54" t="s">
+      <c r="F59" s="52" t="s">
         <v>247</v>
       </c>
-      <c r="G59" s="78" t="s">
+      <c r="G59" s="83" t="s">
         <v>323</v>
       </c>
-      <c r="H59" s="78" t="s">
+      <c r="H59" s="83" t="s">
         <v>323</v>
       </c>
-      <c r="I59" s="91">
+      <c r="I59" s="108">
         <v>45931</v>
       </c>
-      <c r="J59" s="91">
+      <c r="J59" s="108">
         <v>46081</v>
       </c>
-      <c r="K59" s="87" t="s">
+      <c r="K59" s="102" t="s">
         <v>228</v>
       </c>
-      <c r="L59" s="61"/>
-      <c r="M59" s="73" t="s">
+      <c r="L59" s="59"/>
+      <c r="M59" s="105" t="s">
         <v>289</v>
       </c>
-      <c r="N59" s="73" t="s">
+      <c r="N59" s="105" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="60" spans="1:14" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="110"/>
-[...4 lines deleted...]
-      <c r="F60" s="54" t="s">
+      <c r="A60" s="130"/>
+      <c r="B60" s="84"/>
+      <c r="C60" s="122"/>
+      <c r="D60" s="95"/>
+      <c r="E60" s="84"/>
+      <c r="F60" s="52" t="s">
         <v>248</v>
       </c>
-      <c r="G60" s="80"/>
-[...6 lines deleted...]
-      <c r="N60" s="74"/>
+      <c r="G60" s="84"/>
+      <c r="H60" s="84"/>
+      <c r="I60" s="109"/>
+      <c r="J60" s="109"/>
+      <c r="K60" s="103"/>
+      <c r="L60" s="57"/>
+      <c r="M60" s="106"/>
+      <c r="N60" s="106"/>
     </row>
     <row r="61" spans="1:14" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="111"/>
-[...4 lines deleted...]
-      <c r="F61" s="54" t="s">
+      <c r="A61" s="131"/>
+      <c r="B61" s="88"/>
+      <c r="C61" s="89"/>
+      <c r="D61" s="91"/>
+      <c r="E61" s="88"/>
+      <c r="F61" s="52" t="s">
         <v>249</v>
       </c>
-      <c r="G61" s="79"/>
-[...6 lines deleted...]
-      <c r="N61" s="75"/>
+      <c r="G61" s="88"/>
+      <c r="H61" s="88"/>
+      <c r="I61" s="110"/>
+      <c r="J61" s="110"/>
+      <c r="K61" s="104"/>
+      <c r="L61" s="57"/>
+      <c r="M61" s="107"/>
+      <c r="N61" s="107"/>
     </row>
     <row r="62" spans="1:14" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="106" t="s">
+      <c r="A62" s="126" t="s">
         <v>16</v>
       </c>
-      <c r="B62" s="78" t="s">
+      <c r="B62" s="83" t="s">
         <v>397</v>
       </c>
-      <c r="C62" s="147" t="s">
+      <c r="C62" s="85" t="s">
         <v>266</v>
       </c>
-      <c r="D62" s="76" t="s">
+      <c r="D62" s="90" t="s">
         <v>279</v>
       </c>
-      <c r="E62" s="78" t="s">
+      <c r="E62" s="83" t="s">
         <v>329</v>
       </c>
-      <c r="F62" s="54" t="s">
+      <c r="F62" s="52" t="s">
         <v>349</v>
       </c>
-      <c r="G62" s="78" t="s">
+      <c r="G62" s="83" t="s">
         <v>330</v>
       </c>
-      <c r="H62" s="78" t="s">
+      <c r="H62" s="83" t="s">
         <v>330</v>
       </c>
-      <c r="I62" s="91">
+      <c r="I62" s="108">
         <v>45992</v>
       </c>
-      <c r="J62" s="91">
+      <c r="J62" s="108">
         <v>46660</v>
       </c>
-      <c r="K62" s="87" t="s">
+      <c r="K62" s="102" t="s">
         <v>394</v>
       </c>
-      <c r="L62" s="61"/>
-      <c r="M62" s="73">
+      <c r="L62" s="59"/>
+      <c r="M62" s="105">
         <v>3255268784</v>
       </c>
-      <c r="N62" s="73">
+      <c r="N62" s="105">
         <v>325674968</v>
       </c>
     </row>
     <row r="63" spans="1:14" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="108"/>
-[...4 lines deleted...]
-      <c r="F63" s="54" t="s">
+      <c r="A63" s="127"/>
+      <c r="B63" s="84"/>
+      <c r="C63" s="122"/>
+      <c r="D63" s="95"/>
+      <c r="E63" s="84"/>
+      <c r="F63" s="52" t="s">
         <v>350</v>
       </c>
-      <c r="G63" s="80"/>
-[...6 lines deleted...]
-      <c r="N63" s="74"/>
+      <c r="G63" s="84"/>
+      <c r="H63" s="84"/>
+      <c r="I63" s="109"/>
+      <c r="J63" s="109"/>
+      <c r="K63" s="103"/>
+      <c r="L63" s="59"/>
+      <c r="M63" s="106"/>
+      <c r="N63" s="106"/>
     </row>
     <row r="64" spans="1:14" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="108"/>
-[...4 lines deleted...]
-      <c r="F64" s="54" t="s">
+      <c r="A64" s="127"/>
+      <c r="B64" s="84"/>
+      <c r="C64" s="122"/>
+      <c r="D64" s="95"/>
+      <c r="E64" s="84"/>
+      <c r="F64" s="52" t="s">
         <v>351</v>
       </c>
-      <c r="G64" s="80"/>
-[...6 lines deleted...]
-      <c r="N64" s="74"/>
+      <c r="G64" s="84"/>
+      <c r="H64" s="84"/>
+      <c r="I64" s="109"/>
+      <c r="J64" s="109"/>
+      <c r="K64" s="103"/>
+      <c r="L64" s="59"/>
+      <c r="M64" s="106"/>
+      <c r="N64" s="106"/>
     </row>
     <row r="65" spans="1:14" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="108"/>
-[...4 lines deleted...]
-      <c r="F65" s="54" t="s">
+      <c r="A65" s="127"/>
+      <c r="B65" s="84"/>
+      <c r="C65" s="122"/>
+      <c r="D65" s="95"/>
+      <c r="E65" s="84"/>
+      <c r="F65" s="52" t="s">
         <v>352</v>
       </c>
-      <c r="G65" s="80"/>
-[...6 lines deleted...]
-      <c r="N65" s="74"/>
+      <c r="G65" s="84"/>
+      <c r="H65" s="84"/>
+      <c r="I65" s="109"/>
+      <c r="J65" s="109"/>
+      <c r="K65" s="103"/>
+      <c r="L65" s="59"/>
+      <c r="M65" s="106"/>
+      <c r="N65" s="106"/>
     </row>
     <row r="66" spans="1:14" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A66" s="107"/>
-[...4 lines deleted...]
-      <c r="F66" s="54" t="s">
+      <c r="A66" s="128"/>
+      <c r="B66" s="88"/>
+      <c r="C66" s="89"/>
+      <c r="D66" s="91"/>
+      <c r="E66" s="88"/>
+      <c r="F66" s="52" t="s">
         <v>353</v>
       </c>
-      <c r="G66" s="79"/>
-[...6 lines deleted...]
-      <c r="N66" s="75"/>
+      <c r="G66" s="88"/>
+      <c r="H66" s="88"/>
+      <c r="I66" s="110"/>
+      <c r="J66" s="110"/>
+      <c r="K66" s="104"/>
+      <c r="L66" s="59"/>
+      <c r="M66" s="107"/>
+      <c r="N66" s="107"/>
     </row>
     <row r="67" spans="1:14" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="106" t="s">
+      <c r="A67" s="126" t="s">
         <v>16</v>
       </c>
-      <c r="B67" s="78" t="s">
+      <c r="B67" s="83" t="s">
         <v>354</v>
       </c>
-      <c r="C67" s="147" t="s">
+      <c r="C67" s="85" t="s">
         <v>267</v>
       </c>
-      <c r="D67" s="76" t="s">
+      <c r="D67" s="90" t="s">
         <v>279</v>
       </c>
-      <c r="E67" s="78" t="s">
+      <c r="E67" s="83" t="s">
         <v>329</v>
       </c>
-      <c r="F67" s="54" t="s">
+      <c r="F67" s="52" t="s">
         <v>207</v>
       </c>
-      <c r="G67" s="78" t="s">
+      <c r="G67" s="83" t="s">
         <v>330</v>
       </c>
-      <c r="H67" s="78" t="s">
+      <c r="H67" s="83" t="s">
         <v>331</v>
       </c>
-      <c r="I67" s="91">
+      <c r="I67" s="108">
         <v>46023</v>
       </c>
-      <c r="J67" s="91">
+      <c r="J67" s="108">
         <v>46387</v>
       </c>
-      <c r="K67" s="87" t="s">
+      <c r="K67" s="102" t="s">
         <v>206</v>
       </c>
-      <c r="L67" s="61"/>
-      <c r="M67" s="73">
+      <c r="L67" s="59"/>
+      <c r="M67" s="105">
         <v>296860448</v>
       </c>
-      <c r="N67" s="73">
+      <c r="N67" s="105">
         <v>37803996</v>
       </c>
     </row>
     <row r="68" spans="1:14" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="107"/>
-[...4 lines deleted...]
-      <c r="F68" s="54" t="s">
+      <c r="A68" s="128"/>
+      <c r="B68" s="88"/>
+      <c r="C68" s="89"/>
+      <c r="D68" s="91"/>
+      <c r="E68" s="88"/>
+      <c r="F68" s="52" t="s">
         <v>355</v>
       </c>
-      <c r="G68" s="79"/>
-[...9 lines deleted...]
-      <c r="A69" s="99" t="s">
+      <c r="G68" s="88"/>
+      <c r="H68" s="88"/>
+      <c r="I68" s="110"/>
+      <c r="J68" s="110"/>
+      <c r="K68" s="104"/>
+      <c r="L68" s="59"/>
+      <c r="M68" s="107"/>
+      <c r="N68" s="107"/>
+    </row>
+    <row r="69" spans="1:14" s="66" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="85" t="s">
         <v>16</v>
       </c>
-      <c r="B69" s="99" t="s">
+      <c r="B69" s="85" t="s">
         <v>374</v>
       </c>
-      <c r="C69" s="147" t="s">
+      <c r="C69" s="85" t="s">
         <v>268</v>
       </c>
-      <c r="D69" s="81" t="s">
+      <c r="D69" s="75" t="s">
         <v>278</v>
       </c>
-      <c r="E69" s="99" t="s">
+      <c r="E69" s="85" t="s">
         <v>143</v>
       </c>
-      <c r="F69" s="70" t="s">
+      <c r="F69" s="64" t="s">
         <v>375</v>
       </c>
-      <c r="G69" s="99" t="s">
+      <c r="G69" s="85" t="s">
         <v>320</v>
       </c>
-      <c r="H69" s="99" t="s">
+      <c r="H69" s="85" t="s">
         <v>321</v>
       </c>
-      <c r="I69" s="91" t="s">
+      <c r="I69" s="108" t="s">
         <v>296</v>
       </c>
-      <c r="J69" s="91">
+      <c r="J69" s="108">
         <v>46256</v>
       </c>
-      <c r="K69" s="94" t="s">
+      <c r="K69" s="133" t="s">
         <v>308</v>
       </c>
-      <c r="L69" s="71"/>
-      <c r="M69" s="96">
+      <c r="L69" s="65"/>
+      <c r="M69" s="73">
         <v>200000000</v>
       </c>
-      <c r="N69" s="96">
+      <c r="N69" s="73">
         <v>214097580</v>
       </c>
     </row>
-    <row r="70" spans="1:14" s="72" customFormat="1" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F70" s="70" t="s">
+    <row r="70" spans="1:14" s="66" customFormat="1" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="122"/>
+      <c r="B70" s="122"/>
+      <c r="C70" s="122"/>
+      <c r="D70" s="76"/>
+      <c r="E70" s="122"/>
+      <c r="F70" s="64" t="s">
         <v>376</v>
       </c>
-      <c r="G70" s="100"/>
-[...6 lines deleted...]
-      <c r="N70" s="98"/>
+      <c r="G70" s="122"/>
+      <c r="H70" s="122"/>
+      <c r="I70" s="109"/>
+      <c r="J70" s="109"/>
+      <c r="K70" s="134"/>
+      <c r="L70" s="65"/>
+      <c r="M70" s="135"/>
+      <c r="N70" s="135"/>
     </row>
     <row r="71" spans="1:14" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="78" t="s">
+      <c r="A71" s="83" t="s">
         <v>16</v>
       </c>
-      <c r="B71" s="78" t="s">
+      <c r="B71" s="83" t="s">
         <v>356</v>
       </c>
-      <c r="C71" s="147" t="s">
+      <c r="C71" s="85" t="s">
         <v>269</v>
       </c>
-      <c r="D71" s="76" t="s">
+      <c r="D71" s="90" t="s">
         <v>281</v>
       </c>
-      <c r="E71" s="78" t="s">
+      <c r="E71" s="83" t="s">
         <v>345</v>
       </c>
-      <c r="F71" s="54" t="s">
+      <c r="F71" s="52" t="s">
         <v>357</v>
       </c>
-      <c r="G71" s="78" t="s">
+      <c r="G71" s="83" t="s">
         <v>346</v>
       </c>
-      <c r="H71" s="78" t="s">
+      <c r="H71" s="83" t="s">
         <v>364</v>
       </c>
-      <c r="I71" s="91" t="s">
+      <c r="I71" s="108" t="s">
         <v>297</v>
       </c>
-      <c r="J71" s="91" t="s">
+      <c r="J71" s="108" t="s">
         <v>301</v>
       </c>
-      <c r="K71" s="87" t="s">
+      <c r="K71" s="102" t="s">
         <v>309</v>
       </c>
-      <c r="L71" s="61"/>
-      <c r="M71" s="73">
+      <c r="L71" s="59"/>
+      <c r="M71" s="105">
         <v>8100000000</v>
       </c>
-      <c r="N71" s="73">
+      <c r="N71" s="105">
         <v>1200000000</v>
       </c>
     </row>
     <row r="72" spans="1:14" ht="38.25" x14ac:dyDescent="0.25">
-      <c r="A72" s="80"/>
-[...4 lines deleted...]
-      <c r="F72" s="54" t="s">
+      <c r="A72" s="84"/>
+      <c r="B72" s="84"/>
+      <c r="C72" s="122"/>
+      <c r="D72" s="95"/>
+      <c r="E72" s="84"/>
+      <c r="F72" s="52" t="s">
         <v>358</v>
       </c>
-      <c r="G72" s="80"/>
-[...6 lines deleted...]
-      <c r="N72" s="74"/>
+      <c r="G72" s="84"/>
+      <c r="H72" s="84"/>
+      <c r="I72" s="109"/>
+      <c r="J72" s="109"/>
+      <c r="K72" s="103"/>
+      <c r="L72" s="60"/>
+      <c r="M72" s="106"/>
+      <c r="N72" s="106"/>
     </row>
     <row r="73" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A73" s="80"/>
-[...4 lines deleted...]
-      <c r="F73" s="54" t="s">
+      <c r="A73" s="84"/>
+      <c r="B73" s="84"/>
+      <c r="C73" s="122"/>
+      <c r="D73" s="95"/>
+      <c r="E73" s="84"/>
+      <c r="F73" s="52" t="s">
         <v>359</v>
       </c>
-      <c r="G73" s="80"/>
-[...6 lines deleted...]
-      <c r="N73" s="74"/>
+      <c r="G73" s="84"/>
+      <c r="H73" s="84"/>
+      <c r="I73" s="109"/>
+      <c r="J73" s="109"/>
+      <c r="K73" s="103"/>
+      <c r="L73" s="60"/>
+      <c r="M73" s="106"/>
+      <c r="N73" s="106"/>
     </row>
     <row r="74" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A74" s="80"/>
-[...4 lines deleted...]
-      <c r="F74" s="54" t="s">
+      <c r="A74" s="84"/>
+      <c r="B74" s="84"/>
+      <c r="C74" s="122"/>
+      <c r="D74" s="95"/>
+      <c r="E74" s="84"/>
+      <c r="F74" s="52" t="s">
         <v>360</v>
       </c>
-      <c r="G74" s="80"/>
-[...6 lines deleted...]
-      <c r="N74" s="74"/>
+      <c r="G74" s="84"/>
+      <c r="H74" s="84"/>
+      <c r="I74" s="109"/>
+      <c r="J74" s="109"/>
+      <c r="K74" s="103"/>
+      <c r="L74" s="60"/>
+      <c r="M74" s="106"/>
+      <c r="N74" s="106"/>
     </row>
     <row r="75" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="80"/>
-[...4 lines deleted...]
-      <c r="F75" s="54" t="s">
+      <c r="A75" s="84"/>
+      <c r="B75" s="84"/>
+      <c r="C75" s="122"/>
+      <c r="D75" s="95"/>
+      <c r="E75" s="84"/>
+      <c r="F75" s="52" t="s">
         <v>361</v>
       </c>
-      <c r="G75" s="80"/>
-[...6 lines deleted...]
-      <c r="N75" s="74"/>
+      <c r="G75" s="84"/>
+      <c r="H75" s="84"/>
+      <c r="I75" s="109"/>
+      <c r="J75" s="109"/>
+      <c r="K75" s="103"/>
+      <c r="L75" s="60"/>
+      <c r="M75" s="106"/>
+      <c r="N75" s="106"/>
     </row>
     <row r="76" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="80"/>
-[...4 lines deleted...]
-      <c r="F76" s="54" t="s">
+      <c r="A76" s="84"/>
+      <c r="B76" s="84"/>
+      <c r="C76" s="122"/>
+      <c r="D76" s="95"/>
+      <c r="E76" s="84"/>
+      <c r="F76" s="52" t="s">
         <v>362</v>
       </c>
-      <c r="G76" s="80"/>
-[...6 lines deleted...]
-      <c r="N76" s="74"/>
+      <c r="G76" s="84"/>
+      <c r="H76" s="84"/>
+      <c r="I76" s="109"/>
+      <c r="J76" s="109"/>
+      <c r="K76" s="103"/>
+      <c r="L76" s="60"/>
+      <c r="M76" s="106"/>
+      <c r="N76" s="106"/>
     </row>
     <row r="77" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A77" s="79"/>
-[...4 lines deleted...]
-      <c r="F77" s="54" t="s">
+      <c r="A77" s="88"/>
+      <c r="B77" s="88"/>
+      <c r="C77" s="89"/>
+      <c r="D77" s="91"/>
+      <c r="E77" s="88"/>
+      <c r="F77" s="52" t="s">
         <v>363</v>
       </c>
-      <c r="G77" s="79"/>
-[...6 lines deleted...]
-      <c r="N77" s="75"/>
+      <c r="G77" s="88"/>
+      <c r="H77" s="88"/>
+      <c r="I77" s="110"/>
+      <c r="J77" s="110"/>
+      <c r="K77" s="104"/>
+      <c r="L77" s="60"/>
+      <c r="M77" s="107"/>
+      <c r="N77" s="107"/>
     </row>
     <row r="78" spans="1:14" ht="51" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A78" s="78" t="s">
+      <c r="A78" s="83" t="s">
         <v>16</v>
       </c>
-      <c r="B78" s="78" t="s">
+      <c r="B78" s="83" t="s">
         <v>365</v>
       </c>
-      <c r="C78" s="147" t="s">
+      <c r="C78" s="85" t="s">
         <v>270</v>
       </c>
-      <c r="D78" s="76" t="s">
+      <c r="D78" s="90" t="s">
         <v>279</v>
       </c>
-      <c r="E78" s="78" t="s">
+      <c r="E78" s="83" t="s">
         <v>329</v>
       </c>
-      <c r="F78" s="54" t="s">
+      <c r="F78" s="52" t="s">
         <v>366</v>
       </c>
-      <c r="G78" s="78" t="s">
+      <c r="G78" s="83" t="s">
         <v>330</v>
       </c>
-      <c r="H78" s="78" t="s">
+      <c r="H78" s="83" t="s">
         <v>330</v>
       </c>
-      <c r="I78" s="91" t="s">
+      <c r="I78" s="108" t="s">
         <v>297</v>
       </c>
-      <c r="J78" s="91" t="s">
+      <c r="J78" s="108" t="s">
         <v>302</v>
       </c>
-      <c r="K78" s="87" t="s">
+      <c r="K78" s="102" t="s">
         <v>395</v>
       </c>
-      <c r="L78" s="64"/>
-      <c r="M78" s="73">
+      <c r="L78" s="60"/>
+      <c r="M78" s="105">
         <v>209084377</v>
       </c>
-      <c r="N78" s="73">
+      <c r="N78" s="105">
         <v>56937223</v>
       </c>
     </row>
     <row r="79" spans="1:14" ht="51" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="79"/>
-[...4 lines deleted...]
-      <c r="F79" s="54" t="s">
+      <c r="A79" s="88"/>
+      <c r="B79" s="88"/>
+      <c r="C79" s="89"/>
+      <c r="D79" s="91"/>
+      <c r="E79" s="88"/>
+      <c r="F79" s="52" t="s">
         <v>367</v>
       </c>
-      <c r="G79" s="79"/>
-[...9 lines deleted...]
-      <c r="A80" s="147" t="s">
+      <c r="G79" s="88"/>
+      <c r="H79" s="88"/>
+      <c r="I79" s="110"/>
+      <c r="J79" s="110"/>
+      <c r="K79" s="104"/>
+      <c r="L79" s="60"/>
+      <c r="M79" s="107"/>
+      <c r="N79" s="107"/>
+    </row>
+    <row r="80" spans="1:14" s="66" customFormat="1" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="85" t="s">
         <v>16</v>
       </c>
-      <c r="B80" s="147" t="s">
+      <c r="B80" s="85" t="s">
         <v>377</v>
       </c>
-      <c r="C80" s="147" t="s">
+      <c r="C80" s="85" t="s">
         <v>271</v>
       </c>
-      <c r="D80" s="148" t="s">
+      <c r="D80" s="75" t="s">
         <v>279</v>
       </c>
-      <c r="E80" s="147" t="s">
+      <c r="E80" s="85" t="s">
         <v>378</v>
       </c>
-      <c r="F80" s="149" t="s">
+      <c r="F80" s="64" t="s">
         <v>379</v>
       </c>
-      <c r="G80" s="147" t="s">
+      <c r="G80" s="85" t="s">
         <v>330</v>
       </c>
-      <c r="H80" s="147" t="s">
+      <c r="H80" s="85" t="s">
         <v>331</v>
       </c>
-      <c r="I80" s="150" t="s">
+      <c r="I80" s="108" t="s">
         <v>298</v>
       </c>
-      <c r="J80" s="150">
+      <c r="J80" s="108">
         <v>46319</v>
       </c>
-      <c r="K80" s="151" t="s">
+      <c r="K80" s="133" t="s">
         <v>391</v>
       </c>
-      <c r="L80" s="152"/>
-      <c r="M80" s="96">
+      <c r="L80" s="65"/>
+      <c r="M80" s="73">
         <v>4051346755</v>
       </c>
-      <c r="N80" s="96">
+      <c r="N80" s="73">
         <v>231628557.86000001</v>
       </c>
     </row>
-    <row r="81" spans="1:14" s="153" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F81" s="152" t="s">
+    <row r="81" spans="1:14" s="66" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="122"/>
+      <c r="B81" s="122"/>
+      <c r="C81" s="122"/>
+      <c r="D81" s="76"/>
+      <c r="E81" s="122"/>
+      <c r="F81" s="65" t="s">
         <v>380</v>
       </c>
-      <c r="G81" s="154"/>
-[...14 lines deleted...]
-      <c r="F82" s="152" t="s">
+      <c r="G81" s="122"/>
+      <c r="H81" s="122"/>
+      <c r="I81" s="109"/>
+      <c r="J81" s="109"/>
+      <c r="K81" s="134"/>
+      <c r="L81" s="65"/>
+      <c r="M81" s="74"/>
+      <c r="N81" s="74"/>
+    </row>
+    <row r="82" spans="1:14" s="66" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="122"/>
+      <c r="B82" s="122"/>
+      <c r="C82" s="122"/>
+      <c r="D82" s="76"/>
+      <c r="E82" s="122"/>
+      <c r="F82" s="65" t="s">
         <v>381</v>
       </c>
-      <c r="G82" s="154"/>
-[...14 lines deleted...]
-      <c r="F83" s="152" t="s">
+      <c r="G82" s="122"/>
+      <c r="H82" s="122"/>
+      <c r="I82" s="109"/>
+      <c r="J82" s="109"/>
+      <c r="K82" s="134"/>
+      <c r="L82" s="65"/>
+      <c r="M82" s="74"/>
+      <c r="N82" s="74"/>
+    </row>
+    <row r="83" spans="1:14" s="66" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="122"/>
+      <c r="B83" s="122"/>
+      <c r="C83" s="122"/>
+      <c r="D83" s="76"/>
+      <c r="E83" s="122"/>
+      <c r="F83" s="65" t="s">
         <v>398</v>
       </c>
-      <c r="G83" s="154"/>
-[...14 lines deleted...]
-      <c r="F84" s="152" t="s">
+      <c r="G83" s="122"/>
+      <c r="H83" s="122"/>
+      <c r="I83" s="109"/>
+      <c r="J83" s="109"/>
+      <c r="K83" s="134"/>
+      <c r="L83" s="65"/>
+      <c r="M83" s="74"/>
+      <c r="N83" s="74"/>
+    </row>
+    <row r="84" spans="1:14" s="66" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="89"/>
+      <c r="B84" s="89"/>
+      <c r="C84" s="89"/>
+      <c r="D84" s="77"/>
+      <c r="E84" s="89"/>
+      <c r="F84" s="65" t="s">
         <v>399</v>
       </c>
-      <c r="G84" s="158"/>
-[...6 lines deleted...]
-      <c r="N84" s="98"/>
+      <c r="G84" s="89"/>
+      <c r="H84" s="89"/>
+      <c r="I84" s="110"/>
+      <c r="J84" s="110"/>
+      <c r="K84" s="137"/>
+      <c r="L84" s="65"/>
+      <c r="M84" s="135"/>
+      <c r="N84" s="135"/>
     </row>
     <row r="85" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A85" s="102" t="s">
+      <c r="A85" s="80" t="s">
         <v>16</v>
       </c>
-      <c r="B85" s="102" t="s">
+      <c r="B85" s="80" t="s">
         <v>385</v>
       </c>
-      <c r="C85" s="170" t="s">
+      <c r="C85" s="80" t="s">
         <v>383</v>
       </c>
-      <c r="D85" s="81" t="s">
+      <c r="D85" s="75" t="s">
         <v>281</v>
       </c>
-      <c r="E85" s="99" t="s">
+      <c r="E85" s="85" t="s">
         <v>384</v>
       </c>
-      <c r="F85" s="70" t="s">
+      <c r="F85" s="64" t="s">
         <v>386</v>
       </c>
-      <c r="G85" s="102" t="s">
+      <c r="G85" s="80" t="s">
         <v>346</v>
       </c>
-      <c r="H85" s="102" t="s">
+      <c r="H85" s="80" t="s">
         <v>364</v>
       </c>
-      <c r="I85" s="103">
+      <c r="I85" s="136">
         <v>46065</v>
       </c>
-      <c r="J85" s="103">
+      <c r="J85" s="136">
         <v>46326</v>
       </c>
-      <c r="K85" s="104" t="s">
+      <c r="K85" s="132" t="s">
         <v>382</v>
       </c>
-      <c r="L85" s="71"/>
-      <c r="M85" s="105">
+      <c r="L85" s="65"/>
+      <c r="M85" s="82">
         <v>324760000</v>
       </c>
-      <c r="N85" s="105">
+      <c r="N85" s="82">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A86" s="102"/>
-[...4 lines deleted...]
-      <c r="F86" s="71" t="s">
+      <c r="A86" s="80"/>
+      <c r="B86" s="80"/>
+      <c r="C86" s="80"/>
+      <c r="D86" s="76"/>
+      <c r="E86" s="122"/>
+      <c r="F86" s="65" t="s">
         <v>387</v>
       </c>
-      <c r="G86" s="102"/>
-[...6 lines deleted...]
-      <c r="N86" s="105"/>
+      <c r="G86" s="80"/>
+      <c r="H86" s="80"/>
+      <c r="I86" s="136"/>
+      <c r="J86" s="136"/>
+      <c r="K86" s="132"/>
+      <c r="L86" s="65"/>
+      <c r="M86" s="82"/>
+      <c r="N86" s="82"/>
     </row>
     <row r="87" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A87" s="102"/>
-[...4 lines deleted...]
-      <c r="F87" s="71" t="s">
+      <c r="A87" s="80"/>
+      <c r="B87" s="80"/>
+      <c r="C87" s="80"/>
+      <c r="D87" s="77"/>
+      <c r="E87" s="89"/>
+      <c r="F87" s="65" t="s">
         <v>388</v>
       </c>
-      <c r="G87" s="102"/>
-[...6 lines deleted...]
-      <c r="N87" s="105"/>
+      <c r="G87" s="80"/>
+      <c r="H87" s="80"/>
+      <c r="I87" s="136"/>
+      <c r="J87" s="136"/>
+      <c r="K87" s="132"/>
+      <c r="L87" s="65"/>
+      <c r="M87" s="82"/>
+      <c r="N87" s="82"/>
+    </row>
+    <row r="88" spans="1:14" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="83" t="s">
+        <v>16</v>
+      </c>
+      <c r="B88" s="78" t="s">
+        <v>415</v>
+      </c>
+      <c r="C88" s="80" t="s">
+        <v>409</v>
+      </c>
+      <c r="D88" s="75" t="s">
+        <v>279</v>
+      </c>
+      <c r="E88" s="78" t="s">
+        <v>416</v>
+      </c>
+      <c r="F88" s="59" t="s">
+        <v>417</v>
+      </c>
+      <c r="G88" s="78" t="s">
+        <v>330</v>
+      </c>
+      <c r="H88" s="78" t="s">
+        <v>330</v>
+      </c>
+      <c r="I88" s="86">
+        <v>46059</v>
+      </c>
+      <c r="J88" s="86">
+        <v>46360</v>
+      </c>
+      <c r="K88" s="83" t="s">
+        <v>411</v>
+      </c>
+      <c r="M88" s="73">
+        <v>180000000</v>
+      </c>
+      <c r="N88" s="73">
+        <v>19547453</v>
+      </c>
+    </row>
+    <row r="89" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A89" s="84"/>
+      <c r="B89" s="78"/>
+      <c r="C89" s="80"/>
+      <c r="D89" s="76"/>
+      <c r="E89" s="78"/>
+      <c r="F89" s="59" t="s">
+        <v>418</v>
+      </c>
+      <c r="G89" s="78"/>
+      <c r="H89" s="78"/>
+      <c r="I89" s="87"/>
+      <c r="J89" s="87"/>
+      <c r="K89" s="84"/>
+      <c r="M89" s="74"/>
+      <c r="N89" s="74"/>
+    </row>
+    <row r="90" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A90" s="84"/>
+      <c r="B90" s="83"/>
+      <c r="C90" s="85"/>
+      <c r="D90" s="77"/>
+      <c r="E90" s="83"/>
+      <c r="F90" s="57" t="s">
+        <v>419</v>
+      </c>
+      <c r="G90" s="83"/>
+      <c r="H90" s="83"/>
+      <c r="I90" s="87"/>
+      <c r="J90" s="87"/>
+      <c r="K90" s="84"/>
+      <c r="M90" s="74"/>
+      <c r="N90" s="74"/>
+    </row>
+    <row r="91" spans="1:14" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="78" t="s">
+        <v>16</v>
+      </c>
+      <c r="B91" s="78" t="s">
+        <v>420</v>
+      </c>
+      <c r="C91" s="80" t="s">
+        <v>410</v>
+      </c>
+      <c r="D91" s="79" t="s">
+        <v>278</v>
+      </c>
+      <c r="E91" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="F91" s="59" t="s">
+        <v>421</v>
+      </c>
+      <c r="G91" s="78" t="s">
+        <v>320</v>
+      </c>
+      <c r="H91" s="78" t="s">
+        <v>425</v>
+      </c>
+      <c r="I91" s="81">
+        <v>46050</v>
+      </c>
+      <c r="J91" s="81">
+        <v>46568</v>
+      </c>
+      <c r="K91" s="78" t="s">
+        <v>412</v>
+      </c>
+      <c r="L91" s="59"/>
+      <c r="M91" s="82" t="s">
+        <v>413</v>
+      </c>
+      <c r="N91" s="82" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="92" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="78"/>
+      <c r="B92" s="78"/>
+      <c r="C92" s="80"/>
+      <c r="D92" s="79"/>
+      <c r="E92" s="78"/>
+      <c r="F92" s="59" t="s">
+        <v>422</v>
+      </c>
+      <c r="G92" s="78"/>
+      <c r="H92" s="78"/>
+      <c r="I92" s="81"/>
+      <c r="J92" s="81"/>
+      <c r="K92" s="78"/>
+      <c r="L92" s="59"/>
+      <c r="M92" s="82"/>
+      <c r="N92" s="82"/>
+    </row>
+    <row r="93" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="78"/>
+      <c r="B93" s="78"/>
+      <c r="C93" s="80"/>
+      <c r="D93" s="79"/>
+      <c r="E93" s="78"/>
+      <c r="F93" s="59" t="s">
+        <v>423</v>
+      </c>
+      <c r="G93" s="78"/>
+      <c r="H93" s="78"/>
+      <c r="I93" s="81"/>
+      <c r="J93" s="81"/>
+      <c r="K93" s="78"/>
+      <c r="L93" s="59"/>
+      <c r="M93" s="82"/>
+      <c r="N93" s="82"/>
+    </row>
+    <row r="94" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="78"/>
+      <c r="B94" s="78"/>
+      <c r="C94" s="80"/>
+      <c r="D94" s="79"/>
+      <c r="E94" s="78"/>
+      <c r="F94" s="59" t="s">
+        <v>424</v>
+      </c>
+      <c r="G94" s="78"/>
+      <c r="H94" s="78"/>
+      <c r="I94" s="81"/>
+      <c r="J94" s="81"/>
+      <c r="K94" s="78"/>
+      <c r="L94" s="59"/>
+      <c r="M94" s="82"/>
+      <c r="N94" s="82"/>
+    </row>
+    <row r="95" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A95" s="78" t="s">
+        <v>16</v>
+      </c>
+      <c r="B95" s="78" t="s">
+        <v>427</v>
+      </c>
+      <c r="C95" s="80" t="s">
+        <v>426</v>
+      </c>
+      <c r="D95" s="79" t="s">
+        <v>278</v>
+      </c>
+      <c r="E95" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="F95" s="52" t="s">
+        <v>400</v>
+      </c>
+      <c r="G95" s="78" t="s">
+        <v>320</v>
+      </c>
+      <c r="H95" s="78" t="s">
+        <v>321</v>
+      </c>
+      <c r="I95" s="81">
+        <v>46143</v>
+      </c>
+      <c r="J95" s="81">
+        <v>46507</v>
+      </c>
+      <c r="K95" s="78" t="s">
+        <v>428</v>
+      </c>
+      <c r="M95" s="151" t="s">
+        <v>429</v>
+      </c>
+      <c r="N95" s="82">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="78"/>
+      <c r="B96" s="78"/>
+      <c r="C96" s="80"/>
+      <c r="D96" s="79"/>
+      <c r="E96" s="78"/>
+      <c r="F96" s="52" t="s">
+        <v>201</v>
+      </c>
+      <c r="G96" s="78"/>
+      <c r="H96" s="78"/>
+      <c r="I96" s="81"/>
+      <c r="J96" s="81"/>
+      <c r="K96" s="78"/>
+      <c r="M96" s="151"/>
+      <c r="N96" s="82"/>
+    </row>
+    <row r="97" spans="1:14" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="78" t="s">
+        <v>16</v>
+      </c>
+      <c r="B97" s="78" t="s">
+        <v>433</v>
+      </c>
+      <c r="C97" s="85" t="s">
+        <v>430</v>
+      </c>
+      <c r="D97" s="79" t="s">
+        <v>278</v>
+      </c>
+      <c r="E97" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="F97" s="59" t="s">
+        <v>431</v>
+      </c>
+      <c r="G97" s="78" t="s">
+        <v>330</v>
+      </c>
+      <c r="H97" s="78" t="s">
+        <v>331</v>
+      </c>
+      <c r="I97" s="81">
+        <v>46178</v>
+      </c>
+      <c r="J97" s="81">
+        <v>46234</v>
+      </c>
+      <c r="K97" s="78" t="s">
+        <v>435</v>
+      </c>
+      <c r="M97" s="152" t="s">
+        <v>436</v>
+      </c>
+      <c r="N97" s="152" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="98" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="78"/>
+      <c r="B98" s="78"/>
+      <c r="C98" s="122"/>
+      <c r="D98" s="79"/>
+      <c r="E98" s="78"/>
+      <c r="F98" s="59" t="s">
+        <v>432</v>
+      </c>
+      <c r="G98" s="78"/>
+      <c r="H98" s="78"/>
+      <c r="I98" s="81"/>
+      <c r="J98" s="81"/>
+      <c r="K98" s="78"/>
+      <c r="M98" s="153"/>
+      <c r="N98" s="153"/>
+    </row>
+    <row r="99" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="78"/>
+      <c r="B99" s="78"/>
+      <c r="C99" s="89"/>
+      <c r="D99" s="79"/>
+      <c r="E99" s="78"/>
+      <c r="F99" s="59" t="s">
+        <v>434</v>
+      </c>
+      <c r="G99" s="78"/>
+      <c r="H99" s="78"/>
+      <c r="I99" s="81"/>
+      <c r="J99" s="81"/>
+      <c r="K99" s="78"/>
+      <c r="M99" s="154"/>
+      <c r="N99" s="154"/>
+    </row>
+    <row r="100" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="78" t="s">
+        <v>16</v>
+      </c>
+      <c r="B100" s="78" t="s">
+        <v>443</v>
+      </c>
+      <c r="C100" s="80" t="s">
+        <v>438</v>
+      </c>
+      <c r="D100" s="79" t="s">
+        <v>277</v>
+      </c>
+      <c r="E100" s="78" t="s">
+        <v>444</v>
+      </c>
+      <c r="F100" s="59" t="s">
+        <v>439</v>
+      </c>
+      <c r="G100" s="78" t="s">
+        <v>323</v>
+      </c>
+      <c r="H100" s="78" t="s">
+        <v>348</v>
+      </c>
+      <c r="I100" s="86">
+        <v>46174</v>
+      </c>
+      <c r="J100" s="86">
+        <v>46053</v>
+      </c>
+      <c r="K100" s="78" t="s">
+        <v>445</v>
+      </c>
+      <c r="M100" s="155">
+        <v>338948787</v>
+      </c>
+      <c r="N100" s="156">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="78"/>
+      <c r="B101" s="78"/>
+      <c r="C101" s="80"/>
+      <c r="D101" s="79"/>
+      <c r="E101" s="78"/>
+      <c r="F101" s="59" t="s">
+        <v>440</v>
+      </c>
+      <c r="G101" s="78"/>
+      <c r="H101" s="78"/>
+      <c r="I101" s="87"/>
+      <c r="J101" s="87"/>
+      <c r="K101" s="78"/>
+      <c r="M101" s="155"/>
+      <c r="N101" s="156"/>
+    </row>
+    <row r="102" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="78"/>
+      <c r="B102" s="78"/>
+      <c r="C102" s="80"/>
+      <c r="D102" s="79"/>
+      <c r="E102" s="78"/>
+      <c r="F102" s="59" t="s">
+        <v>441</v>
+      </c>
+      <c r="G102" s="78"/>
+      <c r="H102" s="78"/>
+      <c r="I102" s="87"/>
+      <c r="J102" s="87"/>
+      <c r="K102" s="78"/>
+      <c r="M102" s="155"/>
+      <c r="N102" s="156"/>
+    </row>
+    <row r="103" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="78"/>
+      <c r="B103" s="78"/>
+      <c r="C103" s="80"/>
+      <c r="D103" s="79"/>
+      <c r="E103" s="78"/>
+      <c r="F103" s="59" t="s">
+        <v>442</v>
+      </c>
+      <c r="G103" s="78"/>
+      <c r="H103" s="78"/>
+      <c r="I103" s="92"/>
+      <c r="J103" s="92"/>
+      <c r="K103" s="78"/>
+      <c r="M103" s="155"/>
+      <c r="N103" s="156"/>
+    </row>
+    <row r="104" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="78" t="s">
+        <v>16</v>
+      </c>
+      <c r="B104" s="78" t="s">
+        <v>448</v>
+      </c>
+      <c r="C104" s="80" t="s">
+        <v>446</v>
+      </c>
+      <c r="D104" s="79" t="s">
+        <v>281</v>
+      </c>
+      <c r="E104" s="78" t="s">
+        <v>384</v>
+      </c>
+      <c r="F104" s="59" t="s">
+        <v>449</v>
+      </c>
+      <c r="G104" s="78" t="s">
+        <v>346</v>
+      </c>
+      <c r="H104" s="78" t="s">
+        <v>364</v>
+      </c>
+      <c r="I104" s="81">
+        <v>46176</v>
+      </c>
+      <c r="J104" s="81">
+        <v>46541</v>
+      </c>
+      <c r="K104" s="78" t="s">
+        <v>447</v>
+      </c>
+      <c r="M104" s="155">
+        <v>1820000000</v>
+      </c>
+      <c r="N104" s="156">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="78"/>
+      <c r="B105" s="78"/>
+      <c r="C105" s="80"/>
+      <c r="D105" s="79"/>
+      <c r="E105" s="78"/>
+      <c r="F105" s="59" t="s">
+        <v>450</v>
+      </c>
+      <c r="G105" s="78"/>
+      <c r="H105" s="78"/>
+      <c r="I105" s="81"/>
+      <c r="J105" s="81"/>
+      <c r="K105" s="78"/>
+      <c r="M105" s="155"/>
+      <c r="N105" s="156"/>
+    </row>
+    <row r="106" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="78"/>
+      <c r="B106" s="78"/>
+      <c r="C106" s="80"/>
+      <c r="D106" s="79"/>
+      <c r="E106" s="78"/>
+      <c r="F106" s="59" t="s">
+        <v>451</v>
+      </c>
+      <c r="G106" s="78"/>
+      <c r="H106" s="78"/>
+      <c r="I106" s="81"/>
+      <c r="J106" s="81"/>
+      <c r="K106" s="78"/>
+      <c r="M106" s="155"/>
+      <c r="N106" s="156"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:N4" xr:uid="{00000000-0001-0000-0100-000000000000}"/>
   <dataConsolidate/>
-  <mergeCells count="291">
+  <mergeCells count="363">
+    <mergeCell ref="K104:K106"/>
+    <mergeCell ref="M104:M106"/>
+    <mergeCell ref="N104:N106"/>
+    <mergeCell ref="A104:A106"/>
+    <mergeCell ref="D104:D106"/>
+    <mergeCell ref="B104:B106"/>
+    <mergeCell ref="C104:C106"/>
+    <mergeCell ref="E104:E106"/>
+    <mergeCell ref="G104:G106"/>
+    <mergeCell ref="H104:H106"/>
+    <mergeCell ref="I104:I106"/>
+    <mergeCell ref="J104:J106"/>
+    <mergeCell ref="G100:G103"/>
+    <mergeCell ref="H100:H103"/>
+    <mergeCell ref="I100:I103"/>
+    <mergeCell ref="J100:J103"/>
+    <mergeCell ref="M100:M103"/>
+    <mergeCell ref="N100:N103"/>
+    <mergeCell ref="K100:K103"/>
+    <mergeCell ref="H95:H96"/>
+    <mergeCell ref="G95:G96"/>
+    <mergeCell ref="I95:I96"/>
+    <mergeCell ref="J95:J96"/>
+    <mergeCell ref="K95:K96"/>
+    <mergeCell ref="M95:M96"/>
+    <mergeCell ref="N95:N96"/>
+    <mergeCell ref="B97:B99"/>
+    <mergeCell ref="C97:C99"/>
+    <mergeCell ref="G97:G99"/>
+    <mergeCell ref="H97:H99"/>
+    <mergeCell ref="I97:I99"/>
+    <mergeCell ref="J97:J99"/>
+    <mergeCell ref="K97:K99"/>
+    <mergeCell ref="M97:M99"/>
+    <mergeCell ref="N97:N99"/>
+    <mergeCell ref="A95:A96"/>
+    <mergeCell ref="A97:A99"/>
+    <mergeCell ref="A100:A103"/>
+    <mergeCell ref="D95:D96"/>
+    <mergeCell ref="D97:D99"/>
+    <mergeCell ref="D100:D103"/>
+    <mergeCell ref="E95:E96"/>
+    <mergeCell ref="E97:E99"/>
+    <mergeCell ref="E100:E103"/>
+    <mergeCell ref="B95:B96"/>
+    <mergeCell ref="C95:C96"/>
+    <mergeCell ref="C100:C103"/>
+    <mergeCell ref="B100:B103"/>
+    <mergeCell ref="N5:N7"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="G5:G7"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="A8:A10"/>
+    <mergeCell ref="B8:B10"/>
+    <mergeCell ref="K8:K10"/>
+    <mergeCell ref="C8:C10"/>
+    <mergeCell ref="D8:D10"/>
+    <mergeCell ref="E8:E10"/>
+    <mergeCell ref="I8:I10"/>
+    <mergeCell ref="J8:J10"/>
+    <mergeCell ref="M8:M10"/>
+    <mergeCell ref="H8:H10"/>
+    <mergeCell ref="N8:N10"/>
+    <mergeCell ref="G8:G10"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:B7"/>
+    <mergeCell ref="C5:C7"/>
+    <mergeCell ref="D5:D7"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="J5:J7"/>
+    <mergeCell ref="K5:K7"/>
+    <mergeCell ref="M5:M7"/>
+    <mergeCell ref="K80:K84"/>
+    <mergeCell ref="M80:M84"/>
+    <mergeCell ref="N80:N84"/>
+    <mergeCell ref="A11:A12"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="D80:D84"/>
+    <mergeCell ref="E80:E84"/>
+    <mergeCell ref="C80:C84"/>
+    <mergeCell ref="B80:B84"/>
+    <mergeCell ref="A80:A84"/>
+    <mergeCell ref="G80:G84"/>
+    <mergeCell ref="H80:H84"/>
+    <mergeCell ref="I80:I84"/>
+    <mergeCell ref="J80:J84"/>
+    <mergeCell ref="A85:A87"/>
+    <mergeCell ref="B85:B87"/>
+    <mergeCell ref="C85:C87"/>
+    <mergeCell ref="D85:D87"/>
+    <mergeCell ref="E85:E87"/>
+    <mergeCell ref="G85:G87"/>
+    <mergeCell ref="H85:H87"/>
+    <mergeCell ref="I85:I87"/>
+    <mergeCell ref="J85:J87"/>
+    <mergeCell ref="K85:K87"/>
+    <mergeCell ref="M85:M87"/>
+    <mergeCell ref="N85:N87"/>
+    <mergeCell ref="K48:K50"/>
+    <mergeCell ref="M48:M50"/>
+    <mergeCell ref="N48:N50"/>
+    <mergeCell ref="A69:A70"/>
+    <mergeCell ref="B69:B70"/>
+    <mergeCell ref="C69:C70"/>
+    <mergeCell ref="D69:D70"/>
+    <mergeCell ref="E69:E70"/>
+    <mergeCell ref="G69:G70"/>
+    <mergeCell ref="H69:H70"/>
+    <mergeCell ref="I69:I70"/>
+    <mergeCell ref="J69:J70"/>
+    <mergeCell ref="K69:K70"/>
+    <mergeCell ref="M69:M70"/>
+    <mergeCell ref="N69:N70"/>
+    <mergeCell ref="K62:K66"/>
+    <mergeCell ref="M62:M66"/>
+    <mergeCell ref="N62:N66"/>
+    <mergeCell ref="A67:A68"/>
+    <mergeCell ref="B67:B68"/>
+    <mergeCell ref="C67:C68"/>
+    <mergeCell ref="D67:D68"/>
+    <mergeCell ref="E67:E68"/>
+    <mergeCell ref="G67:G68"/>
+    <mergeCell ref="K71:K77"/>
+    <mergeCell ref="M71:M77"/>
+    <mergeCell ref="N71:N77"/>
+    <mergeCell ref="E78:E79"/>
+    <mergeCell ref="D78:D79"/>
+    <mergeCell ref="C78:C79"/>
+    <mergeCell ref="H67:H68"/>
+    <mergeCell ref="I67:I68"/>
+    <mergeCell ref="J67:J68"/>
+    <mergeCell ref="K67:K68"/>
+    <mergeCell ref="M67:M68"/>
+    <mergeCell ref="N67:N68"/>
+    <mergeCell ref="B78:B79"/>
+    <mergeCell ref="A78:A79"/>
+    <mergeCell ref="G78:G79"/>
+    <mergeCell ref="H78:H79"/>
+    <mergeCell ref="I78:I79"/>
+    <mergeCell ref="J78:J79"/>
+    <mergeCell ref="K78:K79"/>
+    <mergeCell ref="M78:M79"/>
+    <mergeCell ref="N78:N79"/>
+    <mergeCell ref="A71:A77"/>
+    <mergeCell ref="B71:B77"/>
+    <mergeCell ref="C71:C77"/>
+    <mergeCell ref="D71:D77"/>
+    <mergeCell ref="E71:E77"/>
+    <mergeCell ref="G71:G77"/>
+    <mergeCell ref="H71:H77"/>
+    <mergeCell ref="I71:I77"/>
+    <mergeCell ref="J71:J77"/>
+    <mergeCell ref="A62:A66"/>
+    <mergeCell ref="B62:B66"/>
+    <mergeCell ref="C62:C66"/>
+    <mergeCell ref="D62:D66"/>
+    <mergeCell ref="E62:E66"/>
+    <mergeCell ref="G62:G66"/>
+    <mergeCell ref="H62:H66"/>
+    <mergeCell ref="I62:I66"/>
+    <mergeCell ref="J62:J66"/>
+    <mergeCell ref="K54:K58"/>
+    <mergeCell ref="M54:M58"/>
+    <mergeCell ref="N54:N58"/>
+    <mergeCell ref="B59:B61"/>
+    <mergeCell ref="A59:A61"/>
+    <mergeCell ref="C59:C61"/>
+    <mergeCell ref="D59:D61"/>
+    <mergeCell ref="E59:E61"/>
+    <mergeCell ref="G59:G61"/>
+    <mergeCell ref="H59:H61"/>
+    <mergeCell ref="I59:I61"/>
+    <mergeCell ref="J59:J61"/>
+    <mergeCell ref="K59:K61"/>
+    <mergeCell ref="M59:M61"/>
+    <mergeCell ref="N59:N61"/>
+    <mergeCell ref="A54:A58"/>
+    <mergeCell ref="B54:B58"/>
+    <mergeCell ref="C54:C58"/>
+    <mergeCell ref="D54:D58"/>
+    <mergeCell ref="E54:E58"/>
+    <mergeCell ref="G54:G58"/>
+    <mergeCell ref="H54:H58"/>
+    <mergeCell ref="I54:I58"/>
+    <mergeCell ref="J54:J58"/>
+    <mergeCell ref="K44:K47"/>
+    <mergeCell ref="M44:M47"/>
+    <mergeCell ref="N44:N47"/>
+    <mergeCell ref="A51:A53"/>
+    <mergeCell ref="B51:B53"/>
+    <mergeCell ref="C51:C53"/>
+    <mergeCell ref="D51:D53"/>
+    <mergeCell ref="E51:E53"/>
+    <mergeCell ref="G51:G53"/>
+    <mergeCell ref="H51:H53"/>
+    <mergeCell ref="I51:I53"/>
+    <mergeCell ref="J51:J53"/>
+    <mergeCell ref="K51:K53"/>
+    <mergeCell ref="M51:M53"/>
+    <mergeCell ref="N51:N53"/>
+    <mergeCell ref="A48:A50"/>
+    <mergeCell ref="C48:C50"/>
+    <mergeCell ref="B48:B50"/>
+    <mergeCell ref="D48:D50"/>
+    <mergeCell ref="E48:E50"/>
+    <mergeCell ref="G48:G50"/>
+    <mergeCell ref="H48:H50"/>
+    <mergeCell ref="I48:I50"/>
+    <mergeCell ref="J48:J50"/>
+    <mergeCell ref="J38:J40"/>
+    <mergeCell ref="A44:A47"/>
+    <mergeCell ref="B44:B47"/>
+    <mergeCell ref="C44:C47"/>
+    <mergeCell ref="D44:D47"/>
+    <mergeCell ref="E44:E47"/>
+    <mergeCell ref="G44:G47"/>
+    <mergeCell ref="H44:H47"/>
+    <mergeCell ref="I44:I47"/>
+    <mergeCell ref="J44:J47"/>
+    <mergeCell ref="E13:E15"/>
+    <mergeCell ref="K38:K40"/>
+    <mergeCell ref="M38:M40"/>
+    <mergeCell ref="N38:N40"/>
+    <mergeCell ref="A41:A43"/>
+    <mergeCell ref="B41:B43"/>
+    <mergeCell ref="C41:C43"/>
+    <mergeCell ref="D41:D43"/>
+    <mergeCell ref="E41:E43"/>
+    <mergeCell ref="G41:G43"/>
+    <mergeCell ref="H41:H43"/>
+    <mergeCell ref="I41:I43"/>
+    <mergeCell ref="J41:J43"/>
+    <mergeCell ref="K41:K43"/>
+    <mergeCell ref="M41:M43"/>
+    <mergeCell ref="N41:N43"/>
+    <mergeCell ref="A38:A40"/>
+    <mergeCell ref="B38:B40"/>
+    <mergeCell ref="C38:C40"/>
+    <mergeCell ref="D38:D40"/>
+    <mergeCell ref="E38:E40"/>
+    <mergeCell ref="G38:G40"/>
+    <mergeCell ref="H38:H40"/>
+    <mergeCell ref="I38:I40"/>
+    <mergeCell ref="J23:J26"/>
+    <mergeCell ref="J36:J37"/>
+    <mergeCell ref="K36:K37"/>
+    <mergeCell ref="M36:M37"/>
+    <mergeCell ref="N36:N37"/>
+    <mergeCell ref="K13:K15"/>
+    <mergeCell ref="M13:M15"/>
+    <mergeCell ref="N13:N15"/>
+    <mergeCell ref="A16:A19"/>
+    <mergeCell ref="B16:B19"/>
+    <mergeCell ref="C16:C19"/>
+    <mergeCell ref="D16:D19"/>
+    <mergeCell ref="E16:E19"/>
+    <mergeCell ref="G16:G19"/>
+    <mergeCell ref="H16:H19"/>
+    <mergeCell ref="I16:I19"/>
+    <mergeCell ref="J16:J19"/>
+    <mergeCell ref="K16:K19"/>
+    <mergeCell ref="M16:M19"/>
+    <mergeCell ref="N16:N19"/>
+    <mergeCell ref="A13:A15"/>
+    <mergeCell ref="B13:B15"/>
+    <mergeCell ref="C13:C15"/>
+    <mergeCell ref="D13:D15"/>
+    <mergeCell ref="K27:K35"/>
+    <mergeCell ref="M27:M35"/>
+    <mergeCell ref="N27:N35"/>
+    <mergeCell ref="G13:G15"/>
+    <mergeCell ref="H13:H15"/>
+    <mergeCell ref="I13:I15"/>
+    <mergeCell ref="J13:J15"/>
+    <mergeCell ref="A27:A35"/>
+    <mergeCell ref="B27:B35"/>
+    <mergeCell ref="C27:C35"/>
+    <mergeCell ref="D27:D35"/>
+    <mergeCell ref="E27:E35"/>
+    <mergeCell ref="G27:G35"/>
+    <mergeCell ref="H27:H35"/>
+    <mergeCell ref="I27:I35"/>
+    <mergeCell ref="J27:J35"/>
+    <mergeCell ref="A23:A26"/>
+    <mergeCell ref="B23:B26"/>
+    <mergeCell ref="C23:C26"/>
+    <mergeCell ref="D23:D26"/>
+    <mergeCell ref="E23:E26"/>
+    <mergeCell ref="G23:G26"/>
+    <mergeCell ref="H23:H26"/>
+    <mergeCell ref="I23:I26"/>
+    <mergeCell ref="D1:H2"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="M3:M4"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="J3:J4"/>
+    <mergeCell ref="F3:F4"/>
+    <mergeCell ref="G3:G4"/>
+    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="K3:K4"/>
+    <mergeCell ref="L3:L4"/>
     <mergeCell ref="A36:A37"/>
     <mergeCell ref="B36:B37"/>
     <mergeCell ref="C36:C37"/>
     <mergeCell ref="D36:D37"/>
     <mergeCell ref="E36:E37"/>
     <mergeCell ref="G36:G37"/>
     <mergeCell ref="H36:H37"/>
     <mergeCell ref="I36:I37"/>
     <mergeCell ref="N3:N4"/>
     <mergeCell ref="E20:E22"/>
     <mergeCell ref="D20:D22"/>
     <mergeCell ref="C20:C22"/>
     <mergeCell ref="B20:B22"/>
     <mergeCell ref="A20:A22"/>
     <mergeCell ref="G20:G22"/>
     <mergeCell ref="H20:H22"/>
     <mergeCell ref="K23:K26"/>
     <mergeCell ref="M23:M26"/>
     <mergeCell ref="N23:N26"/>
     <mergeCell ref="N20:N22"/>
     <mergeCell ref="I20:I22"/>
     <mergeCell ref="J20:J22"/>
     <mergeCell ref="K20:K22"/>
     <mergeCell ref="M20:M22"/>
-    <mergeCell ref="D1:H2"/>
-[...265 lines deleted...]
-    <mergeCell ref="J5:J7"/>
+    <mergeCell ref="M88:M90"/>
+    <mergeCell ref="N88:N90"/>
+    <mergeCell ref="D88:D90"/>
+    <mergeCell ref="A91:A94"/>
+    <mergeCell ref="E91:E94"/>
+    <mergeCell ref="D91:D94"/>
+    <mergeCell ref="C91:C94"/>
+    <mergeCell ref="B91:B94"/>
+    <mergeCell ref="H91:H94"/>
+    <mergeCell ref="G91:G94"/>
+    <mergeCell ref="I91:I94"/>
+    <mergeCell ref="J91:J94"/>
+    <mergeCell ref="K91:K94"/>
+    <mergeCell ref="M91:M94"/>
+    <mergeCell ref="N91:N94"/>
+    <mergeCell ref="K88:K90"/>
+    <mergeCell ref="E88:E90"/>
+    <mergeCell ref="C88:C90"/>
+    <mergeCell ref="B88:B90"/>
+    <mergeCell ref="A88:A90"/>
+    <mergeCell ref="G88:G90"/>
+    <mergeCell ref="H88:H90"/>
+    <mergeCell ref="I88:I90"/>
+    <mergeCell ref="J88:J90"/>
   </mergeCells>
-  <phoneticPr fontId="26" type="noConversion"/>
+  <phoneticPr fontId="23" type="noConversion"/>
   <pageMargins left="0.35433070866141736" right="0.55118110236220474" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="12" orientation="portrait" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{6059EE24-0CA8-471C-B02F-412E13F37EA3}">
           <x14:formula1>
             <xm:f>Hoja2!$C$3:$C$7</xm:f>
           </x14:formula1>
-          <xm:sqref>D16 D20 D23 D27 D36 D38 D41 D44 D62 D54 D59 D67 D78 D80 D48 D51 D69 D71 D85 D5 D13 D8 D11</xm:sqref>
+          <xm:sqref>D16 D20 D23 D27 D36 D38 D41 D44 D62 D54 D59 D67 D78 D80 D48 D51 D69 D71 D85 D5 D13 D8 D11 D88 D91 D95 D97 D100 D104</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{702C01B8-8B59-497A-BC9D-D9EAFC54F01D}">
   <dimension ref="B3:C19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I18" sqref="I18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="0" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="39.85546875" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="B3" s="66" t="s">
+      <c r="B3" s="62" t="s">
         <v>272</v>
       </c>
-      <c r="C3" s="67" t="s">
+      <c r="C3" s="63" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="4" spans="2:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="B4" s="66" t="s">
+      <c r="B4" s="62" t="s">
         <v>273</v>
       </c>
-      <c r="C4" s="67" t="s">
+      <c r="C4" s="63" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="5" spans="2:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="B5" s="66" t="s">
+      <c r="B5" s="62" t="s">
         <v>274</v>
       </c>
-      <c r="C5" s="67" t="s">
+      <c r="C5" s="63" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="6" spans="2:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="B6" s="66" t="s">
+      <c r="B6" s="62" t="s">
         <v>275</v>
       </c>
-      <c r="C6" s="67" t="s">
+      <c r="C6" s="63" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="7" spans="2:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="B7" s="66" t="s">
+      <c r="B7" s="62" t="s">
         <v>276</v>
       </c>
-      <c r="C7" s="67" t="s">
+      <c r="C7" s="63" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="8" spans="2:3" x14ac:dyDescent="0.25">
-      <c r="C8" s="65"/>
+      <c r="C8" s="61"/>
     </row>
     <row r="9" spans="2:3" x14ac:dyDescent="0.25">
-      <c r="C9" s="65"/>
+      <c r="C9" s="61"/>
     </row>
     <row r="10" spans="2:3" x14ac:dyDescent="0.25">
-      <c r="C10" s="65"/>
+      <c r="C10" s="61"/>
     </row>
     <row r="11" spans="2:3" x14ac:dyDescent="0.25">
-      <c r="C11" s="65"/>
+      <c r="C11" s="61"/>
     </row>
     <row r="12" spans="2:3" x14ac:dyDescent="0.25">
-      <c r="C12" s="65"/>
+      <c r="C12" s="61"/>
     </row>
     <row r="13" spans="2:3" x14ac:dyDescent="0.25">
-      <c r="C13" s="65"/>
+      <c r="C13" s="61"/>
     </row>
     <row r="14" spans="2:3" x14ac:dyDescent="0.25">
-      <c r="C14" s="65"/>
+      <c r="C14" s="61"/>
     </row>
     <row r="15" spans="2:3" x14ac:dyDescent="0.25">
-      <c r="C15" s="65"/>
+      <c r="C15" s="61"/>
     </row>
     <row r="16" spans="2:3" x14ac:dyDescent="0.25">
-      <c r="C16" s="65"/>
+      <c r="C16" s="61"/>
     </row>
     <row r="17" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C17" s="65"/>
+      <c r="C17" s="61"/>
     </row>
     <row r="18" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C18" s="65"/>
+      <c r="C18" s="61"/>
     </row>
     <row r="19" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C19" s="65"/>
+      <c r="C19" s="61"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="C4:D9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="81.42578125" customWidth="1"/>
     <col min="4" max="4" width="80.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="3:4" x14ac:dyDescent="0.25">
       <c r="C4" t="s">
         <v>196</v>
       </c>
       <c r="D4" t="s">
@@ -8441,6137 +9069,6137 @@
     </row>
     <row r="8" spans="3:4" x14ac:dyDescent="0.25">
       <c r="C8" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="9" spans="3:4" x14ac:dyDescent="0.25">
       <c r="C9" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Hoja10"/>
   <dimension ref="A1:AD135"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="1.42578125" style="5" customWidth="1"/>
+    <col min="1" max="1" width="1.42578125" style="4" customWidth="1"/>
     <col min="2" max="2" width="35.28515625" customWidth="1"/>
     <col min="3" max="3" width="50.42578125" customWidth="1"/>
     <col min="4" max="5" width="44.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="26" style="1" customWidth="1"/>
-    <col min="7" max="9" width="11.42578125" style="5"/>
-    <col min="10" max="30" width="11.42578125" style="7"/>
+    <col min="7" max="9" width="11.42578125" style="4"/>
+    <col min="10" max="30" width="11.42578125" style="6"/>
     <col min="31" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="7" customFormat="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="I1" s="5"/>
+    <row r="1" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="4"/>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="G1" s="4"/>
+      <c r="H1" s="4"/>
+      <c r="I1" s="4"/>
     </row>
     <row r="2" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="138"/>
-[...1 lines deleted...]
-      <c r="D2" s="139" t="s">
+      <c r="B2" s="142"/>
+      <c r="C2" s="142"/>
+      <c r="D2" s="143" t="s">
         <v>1</v>
       </c>
-      <c r="E2" s="140"/>
-[...9 lines deleted...]
-      <c r="O2" s="140"/>
+      <c r="E2" s="144"/>
+      <c r="F2" s="144"/>
+      <c r="G2" s="144"/>
+      <c r="H2" s="144"/>
+      <c r="I2" s="144"/>
+      <c r="J2" s="144"/>
+      <c r="K2" s="144"/>
+      <c r="L2" s="144"/>
+      <c r="M2" s="144"/>
+      <c r="N2" s="144"/>
+      <c r="O2" s="144"/>
     </row>
     <row r="3" spans="1:15" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="138"/>
-[...12 lines deleted...]
-      <c r="O3" s="140"/>
+      <c r="B3" s="142"/>
+      <c r="C3" s="142"/>
+      <c r="D3" s="144"/>
+      <c r="E3" s="144"/>
+      <c r="F3" s="144"/>
+      <c r="G3" s="144"/>
+      <c r="H3" s="144"/>
+      <c r="I3" s="144"/>
+      <c r="J3" s="144"/>
+      <c r="K3" s="144"/>
+      <c r="L3" s="144"/>
+      <c r="M3" s="144"/>
+      <c r="N3" s="144"/>
+      <c r="O3" s="144"/>
     </row>
     <row r="4" spans="1:15" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="138"/>
-[...23 lines deleted...]
-      <c r="I5" s="5"/>
+      <c r="B4" s="142"/>
+      <c r="C4" s="142"/>
+      <c r="D4" s="144"/>
+      <c r="E4" s="144"/>
+      <c r="F4" s="144"/>
+      <c r="G4" s="144"/>
+      <c r="H4" s="144"/>
+      <c r="I4" s="144"/>
+      <c r="J4" s="144"/>
+      <c r="K4" s="144"/>
+      <c r="L4" s="144"/>
+      <c r="M4" s="144"/>
+      <c r="N4" s="144"/>
+      <c r="O4" s="144"/>
+    </row>
+    <row r="5" spans="1:15" s="6" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="4"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
     </row>
     <row r="6" spans="1:15" ht="48" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="14" t="s">
+      <c r="B6" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="C6" s="14" t="s">
+      <c r="C6" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="D6" s="14" t="s">
+      <c r="D6" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="E6" s="14" t="s">
+      <c r="E6" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="F6" s="14" t="s">
+      <c r="F6" s="13" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="7" spans="1:15" s="7" customFormat="1" ht="85.9" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B7" s="33" t="s">
+    <row r="7" spans="1:15" s="6" customFormat="1" ht="85.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="4"/>
+      <c r="B7" s="32" t="s">
         <v>24</v>
       </c>
-      <c r="C7" s="27" t="s">
+      <c r="C7" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="D7" s="28" t="s">
+      <c r="D7" s="27" t="s">
         <v>26</v>
       </c>
-      <c r="E7" s="29" t="s">
+      <c r="E7" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="F7" s="30">
+      <c r="F7" s="29">
         <v>43847</v>
       </c>
-      <c r="G7" s="5"/>
-[...5 lines deleted...]
-      <c r="B8" s="134" t="s">
+      <c r="G7" s="4"/>
+      <c r="H7" s="4"/>
+      <c r="I7" s="4"/>
+    </row>
+    <row r="8" spans="1:15" s="6" customFormat="1" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="4"/>
+      <c r="B8" s="138" t="s">
         <v>28</v>
       </c>
-      <c r="C8" s="27" t="s">
+      <c r="C8" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="D8" s="135" t="s">
+      <c r="D8" s="139" t="s">
         <v>30</v>
       </c>
-      <c r="E8" s="136" t="s">
+      <c r="E8" s="140" t="s">
         <v>27</v>
       </c>
-      <c r="F8" s="137">
+      <c r="F8" s="141">
         <v>43853</v>
       </c>
-      <c r="G8" s="5"/>
-[...6 lines deleted...]
-      <c r="C9" s="27" t="s">
+      <c r="G8" s="4"/>
+      <c r="H8" s="4"/>
+      <c r="I8" s="4"/>
+    </row>
+    <row r="9" spans="1:15" s="6" customFormat="1" ht="78" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="4"/>
+      <c r="B9" s="138"/>
+      <c r="C9" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="D9" s="135"/>
-[...9 lines deleted...]
-      <c r="C10" s="31" t="s">
+      <c r="D9" s="139"/>
+      <c r="E9" s="140"/>
+      <c r="F9" s="141"/>
+      <c r="G9" s="4"/>
+      <c r="H9" s="4"/>
+      <c r="I9" s="4"/>
+    </row>
+    <row r="10" spans="1:15" s="6" customFormat="1" ht="59.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="4"/>
+      <c r="B10" s="138"/>
+      <c r="C10" s="30" t="s">
         <v>32</v>
       </c>
-      <c r="D10" s="28" t="s">
+      <c r="D10" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="E10" s="29" t="s">
+      <c r="E10" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="F10" s="30">
+      <c r="F10" s="29">
         <v>43861</v>
       </c>
-      <c r="G10" s="5"/>
-[...5 lines deleted...]
-      <c r="B11" s="34" t="s">
+      <c r="G10" s="4"/>
+      <c r="H10" s="4"/>
+      <c r="I10" s="4"/>
+    </row>
+    <row r="11" spans="1:15" s="6" customFormat="1" ht="83.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="4"/>
+      <c r="B11" s="33" t="s">
         <v>34</v>
       </c>
-      <c r="C11" s="27" t="s">
+      <c r="C11" s="26" t="s">
         <v>35</v>
       </c>
-      <c r="D11" s="27" t="s">
+      <c r="D11" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="E11" s="32" t="s">
+      <c r="E11" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="F11" s="26" t="s">
+      <c r="F11" s="25" t="s">
         <v>38</v>
       </c>
-      <c r="G11" s="5"/>
-[...5 lines deleted...]
-      <c r="B12" s="34" t="s">
+      <c r="G11" s="4"/>
+      <c r="H11" s="4"/>
+      <c r="I11" s="4"/>
+    </row>
+    <row r="12" spans="1:15" s="6" customFormat="1" ht="73.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="4"/>
+      <c r="B12" s="33" t="s">
         <v>39</v>
       </c>
-      <c r="C12" s="27" t="s">
+      <c r="C12" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="D12" s="27" t="s">
+      <c r="D12" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="E12" s="29" t="s">
+      <c r="E12" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="F12" s="26" t="s">
+      <c r="F12" s="25" t="s">
         <v>43</v>
       </c>
-      <c r="G12" s="5"/>
-[...985 lines deleted...]
-      <c r="I135" s="5"/>
+      <c r="G12" s="4"/>
+      <c r="H12" s="4"/>
+      <c r="I12" s="4"/>
+    </row>
+    <row r="13" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="4"/>
+      <c r="B13" s="4"/>
+      <c r="C13" s="4"/>
+      <c r="G13" s="4"/>
+      <c r="H13" s="4"/>
+      <c r="I13" s="4"/>
+    </row>
+    <row r="14" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="4"/>
+      <c r="B14" s="4"/>
+      <c r="C14" s="4"/>
+      <c r="G14" s="4"/>
+      <c r="H14" s="4"/>
+      <c r="I14" s="4"/>
+    </row>
+    <row r="15" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="4"/>
+      <c r="B15" s="4"/>
+      <c r="C15" s="4"/>
+      <c r="G15" s="4"/>
+      <c r="H15" s="4"/>
+      <c r="I15" s="4"/>
+    </row>
+    <row r="16" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="4"/>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
+      <c r="G16" s="4"/>
+      <c r="H16" s="4"/>
+      <c r="I16" s="4"/>
+    </row>
+    <row r="17" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="4"/>
+      <c r="B17" s="4"/>
+      <c r="C17" s="4"/>
+      <c r="G17" s="4"/>
+      <c r="H17" s="4"/>
+      <c r="I17" s="4"/>
+    </row>
+    <row r="18" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="4"/>
+      <c r="B18" s="4"/>
+      <c r="C18" s="4"/>
+      <c r="G18" s="4"/>
+      <c r="H18" s="4"/>
+      <c r="I18" s="4"/>
+    </row>
+    <row r="19" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="4"/>
+      <c r="B19" s="4"/>
+      <c r="C19" s="4"/>
+      <c r="G19" s="4"/>
+      <c r="H19" s="4"/>
+      <c r="I19" s="4"/>
+    </row>
+    <row r="20" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="4"/>
+      <c r="B20" s="4"/>
+      <c r="C20" s="4"/>
+      <c r="G20" s="4"/>
+      <c r="H20" s="4"/>
+      <c r="I20" s="4"/>
+    </row>
+    <row r="21" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="4"/>
+      <c r="B21" s="4"/>
+      <c r="C21" s="4"/>
+      <c r="G21" s="4"/>
+      <c r="H21" s="4"/>
+      <c r="I21" s="4"/>
+    </row>
+    <row r="22" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="4"/>
+      <c r="B22" s="4"/>
+      <c r="C22" s="4"/>
+      <c r="G22" s="4"/>
+      <c r="H22" s="4"/>
+      <c r="I22" s="4"/>
+    </row>
+    <row r="23" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="4"/>
+      <c r="B23" s="4"/>
+      <c r="C23" s="4"/>
+      <c r="G23" s="4"/>
+      <c r="H23" s="4"/>
+      <c r="I23" s="4"/>
+    </row>
+    <row r="24" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="4"/>
+      <c r="B24" s="4"/>
+      <c r="C24" s="4"/>
+      <c r="G24" s="4"/>
+      <c r="H24" s="4"/>
+      <c r="I24" s="4"/>
+    </row>
+    <row r="25" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="4"/>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
+      <c r="G25" s="4"/>
+      <c r="H25" s="4"/>
+      <c r="I25" s="4"/>
+    </row>
+    <row r="26" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="4"/>
+      <c r="B26" s="4"/>
+      <c r="C26" s="4"/>
+      <c r="G26" s="4"/>
+      <c r="H26" s="4"/>
+      <c r="I26" s="4"/>
+    </row>
+    <row r="27" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="4"/>
+      <c r="B27" s="4"/>
+      <c r="C27" s="4"/>
+      <c r="G27" s="4"/>
+      <c r="H27" s="4"/>
+      <c r="I27" s="4"/>
+    </row>
+    <row r="28" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="4"/>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
+      <c r="G28" s="4"/>
+      <c r="H28" s="4"/>
+      <c r="I28" s="4"/>
+    </row>
+    <row r="29" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="4"/>
+      <c r="B29" s="4"/>
+      <c r="C29" s="4"/>
+      <c r="G29" s="4"/>
+      <c r="H29" s="4"/>
+      <c r="I29" s="4"/>
+    </row>
+    <row r="30" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="4"/>
+      <c r="B30" s="4"/>
+      <c r="C30" s="4"/>
+      <c r="G30" s="4"/>
+      <c r="H30" s="4"/>
+      <c r="I30" s="4"/>
+    </row>
+    <row r="31" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="4"/>
+      <c r="B31" s="4"/>
+      <c r="C31" s="4"/>
+      <c r="G31" s="4"/>
+      <c r="H31" s="4"/>
+      <c r="I31" s="4"/>
+    </row>
+    <row r="32" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="4"/>
+      <c r="B32" s="4"/>
+      <c r="C32" s="4"/>
+      <c r="G32" s="4"/>
+      <c r="H32" s="4"/>
+      <c r="I32" s="4"/>
+    </row>
+    <row r="33" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="4"/>
+      <c r="B33" s="4"/>
+      <c r="C33" s="4"/>
+      <c r="G33" s="4"/>
+      <c r="H33" s="4"/>
+      <c r="I33" s="4"/>
+    </row>
+    <row r="34" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="4"/>
+      <c r="B34" s="4"/>
+      <c r="C34" s="4"/>
+      <c r="G34" s="4"/>
+      <c r="H34" s="4"/>
+      <c r="I34" s="4"/>
+    </row>
+    <row r="35" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="4"/>
+      <c r="B35" s="4"/>
+      <c r="C35" s="4"/>
+      <c r="G35" s="4"/>
+      <c r="H35" s="4"/>
+      <c r="I35" s="4"/>
+    </row>
+    <row r="36" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="4"/>
+      <c r="B36" s="4"/>
+      <c r="C36" s="4"/>
+      <c r="G36" s="4"/>
+      <c r="H36" s="4"/>
+      <c r="I36" s="4"/>
+    </row>
+    <row r="37" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="4"/>
+      <c r="B37" s="4"/>
+      <c r="C37" s="4"/>
+      <c r="G37" s="4"/>
+      <c r="H37" s="4"/>
+      <c r="I37" s="4"/>
+    </row>
+    <row r="38" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="4"/>
+      <c r="B38" s="4"/>
+      <c r="C38" s="4"/>
+      <c r="G38" s="4"/>
+      <c r="H38" s="4"/>
+      <c r="I38" s="4"/>
+    </row>
+    <row r="39" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="4"/>
+      <c r="B39" s="4"/>
+      <c r="C39" s="4"/>
+      <c r="G39" s="4"/>
+      <c r="H39" s="4"/>
+      <c r="I39" s="4"/>
+    </row>
+    <row r="40" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="4"/>
+      <c r="B40" s="4"/>
+      <c r="C40" s="4"/>
+      <c r="G40" s="4"/>
+      <c r="H40" s="4"/>
+      <c r="I40" s="4"/>
+    </row>
+    <row r="41" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="4"/>
+      <c r="B41" s="4"/>
+      <c r="C41" s="4"/>
+      <c r="G41" s="4"/>
+      <c r="H41" s="4"/>
+      <c r="I41" s="4"/>
+    </row>
+    <row r="42" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="4"/>
+      <c r="B42" s="4"/>
+      <c r="C42" s="4"/>
+      <c r="G42" s="4"/>
+      <c r="H42" s="4"/>
+      <c r="I42" s="4"/>
+    </row>
+    <row r="43" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="4"/>
+      <c r="B43" s="4"/>
+      <c r="C43" s="4"/>
+      <c r="G43" s="4"/>
+      <c r="H43" s="4"/>
+      <c r="I43" s="4"/>
+    </row>
+    <row r="44" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="4"/>
+      <c r="B44" s="4"/>
+      <c r="C44" s="4"/>
+      <c r="G44" s="4"/>
+      <c r="H44" s="4"/>
+      <c r="I44" s="4"/>
+    </row>
+    <row r="45" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="4"/>
+      <c r="B45" s="4"/>
+      <c r="C45" s="4"/>
+      <c r="G45" s="4"/>
+      <c r="H45" s="4"/>
+      <c r="I45" s="4"/>
+    </row>
+    <row r="46" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="4"/>
+      <c r="B46" s="4"/>
+      <c r="C46" s="4"/>
+      <c r="G46" s="4"/>
+      <c r="H46" s="4"/>
+      <c r="I46" s="4"/>
+    </row>
+    <row r="47" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="4"/>
+      <c r="B47" s="4"/>
+      <c r="C47" s="4"/>
+      <c r="G47" s="4"/>
+      <c r="H47" s="4"/>
+      <c r="I47" s="4"/>
+    </row>
+    <row r="48" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="4"/>
+      <c r="B48" s="4"/>
+      <c r="C48" s="4"/>
+      <c r="G48" s="4"/>
+      <c r="H48" s="4"/>
+      <c r="I48" s="4"/>
+    </row>
+    <row r="49" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="4"/>
+      <c r="B49" s="4"/>
+      <c r="C49" s="4"/>
+      <c r="G49" s="4"/>
+      <c r="H49" s="4"/>
+      <c r="I49" s="4"/>
+    </row>
+    <row r="50" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="4"/>
+      <c r="B50" s="4"/>
+      <c r="C50" s="4"/>
+      <c r="G50" s="4"/>
+      <c r="H50" s="4"/>
+      <c r="I50" s="4"/>
+    </row>
+    <row r="51" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="4"/>
+      <c r="B51" s="4"/>
+      <c r="C51" s="4"/>
+      <c r="G51" s="4"/>
+      <c r="H51" s="4"/>
+      <c r="I51" s="4"/>
+    </row>
+    <row r="52" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="4"/>
+      <c r="B52" s="4"/>
+      <c r="C52" s="4"/>
+      <c r="G52" s="4"/>
+      <c r="H52" s="4"/>
+      <c r="I52" s="4"/>
+    </row>
+    <row r="53" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="4"/>
+      <c r="B53" s="4"/>
+      <c r="C53" s="4"/>
+      <c r="G53" s="4"/>
+      <c r="H53" s="4"/>
+      <c r="I53" s="4"/>
+    </row>
+    <row r="54" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="4"/>
+      <c r="B54" s="4"/>
+      <c r="C54" s="4"/>
+      <c r="G54" s="4"/>
+      <c r="H54" s="4"/>
+      <c r="I54" s="4"/>
+    </row>
+    <row r="55" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="4"/>
+      <c r="B55" s="4"/>
+      <c r="C55" s="4"/>
+      <c r="G55" s="4"/>
+      <c r="H55" s="4"/>
+      <c r="I55" s="4"/>
+    </row>
+    <row r="56" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="4"/>
+      <c r="B56" s="4"/>
+      <c r="C56" s="4"/>
+      <c r="G56" s="4"/>
+      <c r="H56" s="4"/>
+      <c r="I56" s="4"/>
+    </row>
+    <row r="57" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="4"/>
+      <c r="B57" s="4"/>
+      <c r="C57" s="4"/>
+      <c r="G57" s="4"/>
+      <c r="H57" s="4"/>
+      <c r="I57" s="4"/>
+    </row>
+    <row r="58" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="4"/>
+      <c r="B58" s="4"/>
+      <c r="C58" s="4"/>
+      <c r="G58" s="4"/>
+      <c r="H58" s="4"/>
+      <c r="I58" s="4"/>
+    </row>
+    <row r="59" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="4"/>
+      <c r="B59" s="4"/>
+      <c r="C59" s="4"/>
+      <c r="G59" s="4"/>
+      <c r="H59" s="4"/>
+      <c r="I59" s="4"/>
+    </row>
+    <row r="60" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="4"/>
+      <c r="B60" s="4"/>
+      <c r="C60" s="4"/>
+      <c r="G60" s="4"/>
+      <c r="H60" s="4"/>
+      <c r="I60" s="4"/>
+    </row>
+    <row r="61" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="4"/>
+      <c r="B61" s="4"/>
+      <c r="C61" s="4"/>
+      <c r="G61" s="4"/>
+      <c r="H61" s="4"/>
+      <c r="I61" s="4"/>
+    </row>
+    <row r="62" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="4"/>
+      <c r="B62" s="4"/>
+      <c r="C62" s="4"/>
+      <c r="G62" s="4"/>
+      <c r="H62" s="4"/>
+      <c r="I62" s="4"/>
+    </row>
+    <row r="63" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="4"/>
+      <c r="B63" s="4"/>
+      <c r="C63" s="4"/>
+      <c r="G63" s="4"/>
+      <c r="H63" s="4"/>
+      <c r="I63" s="4"/>
+    </row>
+    <row r="64" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="4"/>
+      <c r="B64" s="4"/>
+      <c r="C64" s="4"/>
+      <c r="G64" s="4"/>
+      <c r="H64" s="4"/>
+      <c r="I64" s="4"/>
+    </row>
+    <row r="65" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="4"/>
+      <c r="B65" s="4"/>
+      <c r="C65" s="4"/>
+      <c r="G65" s="4"/>
+      <c r="H65" s="4"/>
+      <c r="I65" s="4"/>
+    </row>
+    <row r="66" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="4"/>
+      <c r="B66" s="4"/>
+      <c r="C66" s="4"/>
+      <c r="G66" s="4"/>
+      <c r="H66" s="4"/>
+      <c r="I66" s="4"/>
+    </row>
+    <row r="67" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="4"/>
+      <c r="B67" s="4"/>
+      <c r="C67" s="4"/>
+      <c r="G67" s="4"/>
+      <c r="H67" s="4"/>
+      <c r="I67" s="4"/>
+    </row>
+    <row r="68" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="4"/>
+      <c r="B68" s="4"/>
+      <c r="C68" s="4"/>
+      <c r="G68" s="4"/>
+      <c r="H68" s="4"/>
+      <c r="I68" s="4"/>
+    </row>
+    <row r="69" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="4"/>
+      <c r="B69" s="4"/>
+      <c r="C69" s="4"/>
+      <c r="G69" s="4"/>
+      <c r="H69" s="4"/>
+      <c r="I69" s="4"/>
+    </row>
+    <row r="70" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="4"/>
+      <c r="B70" s="4"/>
+      <c r="C70" s="4"/>
+      <c r="G70" s="4"/>
+      <c r="H70" s="4"/>
+      <c r="I70" s="4"/>
+    </row>
+    <row r="71" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="4"/>
+      <c r="B71" s="4"/>
+      <c r="C71" s="4"/>
+      <c r="G71" s="4"/>
+      <c r="H71" s="4"/>
+      <c r="I71" s="4"/>
+    </row>
+    <row r="72" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="4"/>
+      <c r="B72" s="4"/>
+      <c r="C72" s="4"/>
+      <c r="G72" s="4"/>
+      <c r="H72" s="4"/>
+      <c r="I72" s="4"/>
+    </row>
+    <row r="73" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="4"/>
+      <c r="B73" s="4"/>
+      <c r="C73" s="4"/>
+      <c r="G73" s="4"/>
+      <c r="H73" s="4"/>
+      <c r="I73" s="4"/>
+    </row>
+    <row r="74" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="4"/>
+      <c r="B74" s="4"/>
+      <c r="C74" s="4"/>
+      <c r="G74" s="4"/>
+      <c r="H74" s="4"/>
+      <c r="I74" s="4"/>
+    </row>
+    <row r="75" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="4"/>
+      <c r="B75" s="4"/>
+      <c r="C75" s="4"/>
+      <c r="G75" s="4"/>
+      <c r="H75" s="4"/>
+      <c r="I75" s="4"/>
+    </row>
+    <row r="76" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="4"/>
+      <c r="B76" s="4"/>
+      <c r="C76" s="4"/>
+      <c r="G76" s="4"/>
+      <c r="H76" s="4"/>
+      <c r="I76" s="4"/>
+    </row>
+    <row r="77" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="4"/>
+      <c r="B77" s="4"/>
+      <c r="C77" s="4"/>
+      <c r="G77" s="4"/>
+      <c r="H77" s="4"/>
+      <c r="I77" s="4"/>
+    </row>
+    <row r="78" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="4"/>
+      <c r="B78" s="4"/>
+      <c r="C78" s="4"/>
+      <c r="G78" s="4"/>
+      <c r="H78" s="4"/>
+      <c r="I78" s="4"/>
+    </row>
+    <row r="79" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="4"/>
+      <c r="B79" s="4"/>
+      <c r="C79" s="4"/>
+      <c r="G79" s="4"/>
+      <c r="H79" s="4"/>
+      <c r="I79" s="4"/>
+    </row>
+    <row r="80" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="4"/>
+      <c r="B80" s="4"/>
+      <c r="C80" s="4"/>
+      <c r="G80" s="4"/>
+      <c r="H80" s="4"/>
+      <c r="I80" s="4"/>
+    </row>
+    <row r="81" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="4"/>
+      <c r="B81" s="4"/>
+      <c r="C81" s="4"/>
+      <c r="G81" s="4"/>
+      <c r="H81" s="4"/>
+      <c r="I81" s="4"/>
+    </row>
+    <row r="82" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="4"/>
+      <c r="B82" s="4"/>
+      <c r="C82" s="4"/>
+      <c r="G82" s="4"/>
+      <c r="H82" s="4"/>
+      <c r="I82" s="4"/>
+    </row>
+    <row r="83" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="4"/>
+      <c r="B83" s="4"/>
+      <c r="C83" s="4"/>
+      <c r="G83" s="4"/>
+      <c r="H83" s="4"/>
+      <c r="I83" s="4"/>
+    </row>
+    <row r="84" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="4"/>
+      <c r="B84" s="4"/>
+      <c r="C84" s="4"/>
+      <c r="G84" s="4"/>
+      <c r="H84" s="4"/>
+      <c r="I84" s="4"/>
+    </row>
+    <row r="85" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="4"/>
+      <c r="B85" s="4"/>
+      <c r="C85" s="4"/>
+      <c r="G85" s="4"/>
+      <c r="H85" s="4"/>
+      <c r="I85" s="4"/>
+    </row>
+    <row r="86" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="4"/>
+      <c r="B86" s="4"/>
+      <c r="C86" s="4"/>
+      <c r="G86" s="4"/>
+      <c r="H86" s="4"/>
+      <c r="I86" s="4"/>
+    </row>
+    <row r="87" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="4"/>
+      <c r="B87" s="4"/>
+      <c r="C87" s="4"/>
+      <c r="G87" s="4"/>
+      <c r="H87" s="4"/>
+      <c r="I87" s="4"/>
+    </row>
+    <row r="88" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="4"/>
+      <c r="B88" s="4"/>
+      <c r="C88" s="4"/>
+      <c r="G88" s="4"/>
+      <c r="H88" s="4"/>
+      <c r="I88" s="4"/>
+    </row>
+    <row r="89" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="4"/>
+      <c r="B89" s="4"/>
+      <c r="C89" s="4"/>
+      <c r="G89" s="4"/>
+      <c r="H89" s="4"/>
+      <c r="I89" s="4"/>
+    </row>
+    <row r="90" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="4"/>
+      <c r="B90" s="4"/>
+      <c r="C90" s="4"/>
+      <c r="G90" s="4"/>
+      <c r="H90" s="4"/>
+      <c r="I90" s="4"/>
+    </row>
+    <row r="91" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="4"/>
+      <c r="B91" s="4"/>
+      <c r="C91" s="4"/>
+      <c r="G91" s="4"/>
+      <c r="H91" s="4"/>
+      <c r="I91" s="4"/>
+    </row>
+    <row r="92" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="4"/>
+      <c r="B92" s="4"/>
+      <c r="C92" s="4"/>
+      <c r="G92" s="4"/>
+      <c r="H92" s="4"/>
+      <c r="I92" s="4"/>
+    </row>
+    <row r="93" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="4"/>
+      <c r="B93" s="4"/>
+      <c r="C93" s="4"/>
+      <c r="G93" s="4"/>
+      <c r="H93" s="4"/>
+      <c r="I93" s="4"/>
+    </row>
+    <row r="94" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="4"/>
+      <c r="B94" s="4"/>
+      <c r="C94" s="4"/>
+      <c r="G94" s="4"/>
+      <c r="H94" s="4"/>
+      <c r="I94" s="4"/>
+    </row>
+    <row r="95" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="4"/>
+      <c r="B95" s="4"/>
+      <c r="C95" s="4"/>
+      <c r="G95" s="4"/>
+      <c r="H95" s="4"/>
+      <c r="I95" s="4"/>
+    </row>
+    <row r="96" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="4"/>
+      <c r="B96" s="4"/>
+      <c r="C96" s="4"/>
+      <c r="G96" s="4"/>
+      <c r="H96" s="4"/>
+      <c r="I96" s="4"/>
+    </row>
+    <row r="97" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="4"/>
+      <c r="B97" s="4"/>
+      <c r="C97" s="4"/>
+      <c r="G97" s="4"/>
+      <c r="H97" s="4"/>
+      <c r="I97" s="4"/>
+    </row>
+    <row r="98" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="4"/>
+      <c r="B98" s="4"/>
+      <c r="C98" s="4"/>
+      <c r="G98" s="4"/>
+      <c r="H98" s="4"/>
+      <c r="I98" s="4"/>
+    </row>
+    <row r="99" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="4"/>
+      <c r="B99" s="4"/>
+      <c r="C99" s="4"/>
+      <c r="G99" s="4"/>
+      <c r="H99" s="4"/>
+      <c r="I99" s="4"/>
+    </row>
+    <row r="100" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="4"/>
+      <c r="B100" s="4"/>
+      <c r="C100" s="4"/>
+      <c r="G100" s="4"/>
+      <c r="H100" s="4"/>
+      <c r="I100" s="4"/>
+    </row>
+    <row r="101" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="4"/>
+      <c r="B101" s="4"/>
+      <c r="C101" s="4"/>
+      <c r="G101" s="4"/>
+      <c r="H101" s="4"/>
+      <c r="I101" s="4"/>
+    </row>
+    <row r="102" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="4"/>
+      <c r="B102" s="4"/>
+      <c r="C102" s="4"/>
+      <c r="G102" s="4"/>
+      <c r="H102" s="4"/>
+      <c r="I102" s="4"/>
+    </row>
+    <row r="103" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="4"/>
+      <c r="B103" s="4"/>
+      <c r="C103" s="4"/>
+      <c r="G103" s="4"/>
+      <c r="H103" s="4"/>
+      <c r="I103" s="4"/>
+    </row>
+    <row r="104" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="4"/>
+      <c r="B104" s="4"/>
+      <c r="C104" s="4"/>
+      <c r="G104" s="4"/>
+      <c r="H104" s="4"/>
+      <c r="I104" s="4"/>
+    </row>
+    <row r="105" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="4"/>
+      <c r="B105" s="4"/>
+      <c r="C105" s="4"/>
+      <c r="G105" s="4"/>
+      <c r="H105" s="4"/>
+      <c r="I105" s="4"/>
+    </row>
+    <row r="106" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="4"/>
+      <c r="B106" s="4"/>
+      <c r="C106" s="4"/>
+      <c r="G106" s="4"/>
+      <c r="H106" s="4"/>
+      <c r="I106" s="4"/>
+    </row>
+    <row r="107" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="4"/>
+      <c r="B107" s="4"/>
+      <c r="C107" s="4"/>
+      <c r="G107" s="4"/>
+      <c r="H107" s="4"/>
+      <c r="I107" s="4"/>
+    </row>
+    <row r="108" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="4"/>
+      <c r="B108" s="4"/>
+      <c r="C108" s="4"/>
+      <c r="G108" s="4"/>
+      <c r="H108" s="4"/>
+      <c r="I108" s="4"/>
+    </row>
+    <row r="109" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="4"/>
+      <c r="B109" s="4"/>
+      <c r="C109" s="4"/>
+      <c r="G109" s="4"/>
+      <c r="H109" s="4"/>
+      <c r="I109" s="4"/>
+    </row>
+    <row r="110" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="4"/>
+      <c r="B110" s="4"/>
+      <c r="C110" s="4"/>
+      <c r="G110" s="4"/>
+      <c r="H110" s="4"/>
+      <c r="I110" s="4"/>
+    </row>
+    <row r="111" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="4"/>
+      <c r="B111" s="4"/>
+      <c r="C111" s="4"/>
+      <c r="G111" s="4"/>
+      <c r="H111" s="4"/>
+      <c r="I111" s="4"/>
+    </row>
+    <row r="112" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="4"/>
+      <c r="B112" s="4"/>
+      <c r="C112" s="4"/>
+      <c r="G112" s="4"/>
+      <c r="H112" s="4"/>
+      <c r="I112" s="4"/>
+    </row>
+    <row r="113" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="4"/>
+      <c r="B113" s="4"/>
+      <c r="C113" s="4"/>
+      <c r="G113" s="4"/>
+      <c r="H113" s="4"/>
+      <c r="I113" s="4"/>
+    </row>
+    <row r="114" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="4"/>
+      <c r="B114" s="4"/>
+      <c r="C114" s="4"/>
+      <c r="G114" s="4"/>
+      <c r="H114" s="4"/>
+      <c r="I114" s="4"/>
+    </row>
+    <row r="115" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="4"/>
+      <c r="B115" s="4"/>
+      <c r="C115" s="4"/>
+      <c r="G115" s="4"/>
+      <c r="H115" s="4"/>
+      <c r="I115" s="4"/>
+    </row>
+    <row r="116" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="4"/>
+      <c r="B116" s="4"/>
+      <c r="C116" s="4"/>
+      <c r="G116" s="4"/>
+      <c r="H116" s="4"/>
+      <c r="I116" s="4"/>
+    </row>
+    <row r="117" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="4"/>
+      <c r="B117" s="4"/>
+      <c r="C117" s="4"/>
+      <c r="G117" s="4"/>
+      <c r="H117" s="4"/>
+      <c r="I117" s="4"/>
+    </row>
+    <row r="118" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="4"/>
+      <c r="B118" s="4"/>
+      <c r="C118" s="4"/>
+      <c r="G118" s="4"/>
+      <c r="H118" s="4"/>
+      <c r="I118" s="4"/>
+    </row>
+    <row r="119" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="4"/>
+      <c r="B119" s="4"/>
+      <c r="C119" s="4"/>
+      <c r="G119" s="4"/>
+      <c r="H119" s="4"/>
+      <c r="I119" s="4"/>
+    </row>
+    <row r="120" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="4"/>
+      <c r="B120" s="4"/>
+      <c r="C120" s="4"/>
+      <c r="G120" s="4"/>
+      <c r="H120" s="4"/>
+      <c r="I120" s="4"/>
+    </row>
+    <row r="121" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="4"/>
+      <c r="B121" s="4"/>
+      <c r="C121" s="4"/>
+      <c r="G121" s="4"/>
+      <c r="H121" s="4"/>
+      <c r="I121" s="4"/>
+    </row>
+    <row r="122" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="4"/>
+      <c r="B122" s="4"/>
+      <c r="C122" s="4"/>
+      <c r="G122" s="4"/>
+      <c r="H122" s="4"/>
+      <c r="I122" s="4"/>
+    </row>
+    <row r="123" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="4"/>
+      <c r="B123" s="4"/>
+      <c r="C123" s="4"/>
+      <c r="G123" s="4"/>
+      <c r="H123" s="4"/>
+      <c r="I123" s="4"/>
+    </row>
+    <row r="124" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="4"/>
+      <c r="B124" s="4"/>
+      <c r="C124" s="4"/>
+      <c r="G124" s="4"/>
+      <c r="H124" s="4"/>
+      <c r="I124" s="4"/>
+    </row>
+    <row r="125" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="4"/>
+      <c r="B125" s="4"/>
+      <c r="C125" s="4"/>
+      <c r="G125" s="4"/>
+      <c r="H125" s="4"/>
+      <c r="I125" s="4"/>
+    </row>
+    <row r="126" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="4"/>
+      <c r="B126" s="4"/>
+      <c r="C126" s="4"/>
+      <c r="G126" s="4"/>
+      <c r="H126" s="4"/>
+      <c r="I126" s="4"/>
+    </row>
+    <row r="127" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="4"/>
+      <c r="B127" s="4"/>
+      <c r="C127" s="4"/>
+      <c r="G127" s="4"/>
+      <c r="H127" s="4"/>
+      <c r="I127" s="4"/>
+    </row>
+    <row r="128" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="4"/>
+      <c r="B128" s="4"/>
+      <c r="C128" s="4"/>
+      <c r="G128" s="4"/>
+      <c r="H128" s="4"/>
+      <c r="I128" s="4"/>
+    </row>
+    <row r="129" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="4"/>
+      <c r="B129" s="4"/>
+      <c r="C129" s="4"/>
+      <c r="G129" s="4"/>
+      <c r="H129" s="4"/>
+      <c r="I129" s="4"/>
+    </row>
+    <row r="130" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="4"/>
+      <c r="B130" s="4"/>
+      <c r="C130" s="4"/>
+      <c r="G130" s="4"/>
+      <c r="H130" s="4"/>
+      <c r="I130" s="4"/>
+    </row>
+    <row r="131" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="4"/>
+      <c r="B131" s="4"/>
+      <c r="C131" s="4"/>
+      <c r="G131" s="4"/>
+      <c r="H131" s="4"/>
+      <c r="I131" s="4"/>
+    </row>
+    <row r="132" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="4"/>
+      <c r="B132" s="4"/>
+      <c r="C132" s="4"/>
+      <c r="G132" s="4"/>
+      <c r="H132" s="4"/>
+      <c r="I132" s="4"/>
+    </row>
+    <row r="133" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="4"/>
+      <c r="B133" s="4"/>
+      <c r="C133" s="4"/>
+      <c r="G133" s="4"/>
+      <c r="H133" s="4"/>
+      <c r="I133" s="4"/>
+    </row>
+    <row r="134" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="4"/>
+      <c r="B134" s="4"/>
+      <c r="C134" s="4"/>
+      <c r="G134" s="4"/>
+      <c r="H134" s="4"/>
+      <c r="I134" s="4"/>
+    </row>
+    <row r="135" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="4"/>
+      <c r="B135" s="4"/>
+      <c r="C135" s="4"/>
+      <c r="G135" s="4"/>
+      <c r="H135" s="4"/>
+      <c r="I135" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B8:B10"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="E8:E9"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="B2:C4"/>
     <mergeCell ref="D2:O4"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B6" xr:uid="{00000000-0002-0000-0300-000000000000}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Hoja5"/>
   <dimension ref="A1:AP71"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.42578125" customWidth="1"/>
     <col min="2" max="2" width="24.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="50.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="43.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="45.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="31.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="35.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="29" style="1" customWidth="1"/>
     <col min="9" max="9" width="32.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="16.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="17.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.28515625" style="2" customWidth="1"/>
     <col min="13" max="13" width="13.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="22.85546875" customWidth="1"/>
     <col min="15" max="15" width="21.28515625" customWidth="1"/>
     <col min="16" max="16" width="36.42578125" customWidth="1"/>
     <col min="17" max="17" width="32.28515625" style="1" customWidth="1"/>
-    <col min="18" max="18" width="20.85546875" style="7" customWidth="1"/>
-    <col min="19" max="37" width="11.42578125" style="7"/>
+    <col min="18" max="18" width="20.85546875" style="6" customWidth="1"/>
+    <col min="19" max="37" width="11.42578125" style="6"/>
     <col min="38" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42" s="7" customFormat="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="U1" s="5"/>
+    <row r="1" spans="1:42" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="4"/>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="O1" s="9"/>
+      <c r="P1" s="9"/>
+      <c r="Q1" s="9"/>
+      <c r="S1" s="4"/>
+      <c r="T1" s="4"/>
+      <c r="U1" s="4"/>
     </row>
     <row r="2" spans="1:42" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="5"/>
-      <c r="B2" s="140" t="s">
+      <c r="A2" s="4"/>
+      <c r="B2" s="144" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="140"/>
-[...22 lines deleted...]
-      <c r="AP2" s="7"/>
+      <c r="C2" s="144"/>
+      <c r="D2" s="144"/>
+      <c r="E2" s="144"/>
+      <c r="F2" s="144"/>
+      <c r="G2" s="144"/>
+      <c r="H2" s="144"/>
+      <c r="I2" s="144"/>
+      <c r="J2" s="144"/>
+      <c r="K2" s="144"/>
+      <c r="L2" s="144"/>
+      <c r="M2" s="144"/>
+      <c r="N2" s="144"/>
+      <c r="O2" s="144"/>
+      <c r="P2" s="144"/>
+      <c r="Q2" s="144"/>
+      <c r="R2" s="144"/>
+      <c r="S2" s="4"/>
+      <c r="T2" s="4"/>
+      <c r="U2" s="4"/>
+      <c r="AL2" s="6"/>
+      <c r="AM2" s="6"/>
+      <c r="AN2" s="6"/>
+      <c r="AO2" s="6"/>
+      <c r="AP2" s="6"/>
     </row>
     <row r="3" spans="1:42" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="5"/>
-[...24 lines deleted...]
-      <c r="AP3" s="7"/>
+      <c r="A3" s="4"/>
+      <c r="B3" s="144"/>
+      <c r="C3" s="144"/>
+      <c r="D3" s="144"/>
+      <c r="E3" s="144"/>
+      <c r="F3" s="144"/>
+      <c r="G3" s="144"/>
+      <c r="H3" s="144"/>
+      <c r="I3" s="144"/>
+      <c r="J3" s="144"/>
+      <c r="K3" s="144"/>
+      <c r="L3" s="144"/>
+      <c r="M3" s="144"/>
+      <c r="N3" s="144"/>
+      <c r="O3" s="144"/>
+      <c r="P3" s="144"/>
+      <c r="Q3" s="144"/>
+      <c r="R3" s="144"/>
+      <c r="S3" s="4"/>
+      <c r="T3" s="4"/>
+      <c r="U3" s="4"/>
+      <c r="AL3" s="6"/>
+      <c r="AM3" s="6"/>
+      <c r="AN3" s="6"/>
+      <c r="AO3" s="6"/>
+      <c r="AP3" s="6"/>
     </row>
     <row r="4" spans="1:42" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="5"/>
-[...73 lines deleted...]
-      <c r="C8" s="5" t="s">
+      <c r="A4" s="4"/>
+      <c r="B4" s="144"/>
+      <c r="C4" s="144"/>
+      <c r="D4" s="144"/>
+      <c r="E4" s="144"/>
+      <c r="F4" s="144"/>
+      <c r="G4" s="144"/>
+      <c r="H4" s="144"/>
+      <c r="I4" s="144"/>
+      <c r="J4" s="144"/>
+      <c r="K4" s="144"/>
+      <c r="L4" s="144"/>
+      <c r="M4" s="144"/>
+      <c r="N4" s="144"/>
+      <c r="O4" s="144"/>
+      <c r="P4" s="144"/>
+      <c r="Q4" s="144"/>
+      <c r="R4" s="144"/>
+      <c r="S4" s="4"/>
+      <c r="T4" s="4"/>
+      <c r="U4" s="4"/>
+      <c r="AL4" s="6"/>
+      <c r="AM4" s="6"/>
+      <c r="AN4" s="6"/>
+      <c r="AO4" s="6"/>
+      <c r="AP4" s="6"/>
+    </row>
+    <row r="5" spans="1:42" s="6" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="4"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="8"/>
+      <c r="P5" s="8"/>
+      <c r="Q5" s="8"/>
+      <c r="R5" s="7"/>
+      <c r="S5" s="4"/>
+      <c r="T5" s="4"/>
+      <c r="U5" s="4"/>
+    </row>
+    <row r="6" spans="1:42" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="4"/>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="O6" s="9"/>
+      <c r="P6" s="9"/>
+      <c r="Q6" s="9"/>
+      <c r="S6" s="4"/>
+      <c r="T6" s="4"/>
+      <c r="U6" s="4"/>
+    </row>
+    <row r="7" spans="1:42" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="4"/>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="O7" s="9"/>
+      <c r="P7" s="9"/>
+      <c r="Q7" s="9"/>
+      <c r="S7" s="4"/>
+      <c r="T7" s="4"/>
+      <c r="U7" s="4"/>
+    </row>
+    <row r="8" spans="1:42" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="4"/>
+      <c r="B8" s="4"/>
+      <c r="C8" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="O8" s="10"/>
-[...453 lines deleted...]
-      <c r="P71" s="5"/>
+      <c r="O8" s="9"/>
+      <c r="P8" s="9"/>
+      <c r="Q8" s="9"/>
+      <c r="S8" s="4"/>
+      <c r="T8" s="4"/>
+      <c r="U8" s="4"/>
+    </row>
+    <row r="9" spans="1:42" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="4"/>
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="O9" s="9"/>
+      <c r="P9" s="9"/>
+      <c r="Q9" s="9"/>
+      <c r="S9" s="4"/>
+      <c r="T9" s="4"/>
+      <c r="U9" s="4"/>
+    </row>
+    <row r="10" spans="1:42" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="4"/>
+      <c r="B10" s="4"/>
+      <c r="C10" s="4"/>
+      <c r="O10" s="9"/>
+      <c r="P10" s="9"/>
+      <c r="Q10" s="9"/>
+      <c r="S10" s="4"/>
+      <c r="T10" s="4"/>
+      <c r="U10" s="4"/>
+    </row>
+    <row r="11" spans="1:42" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="4"/>
+      <c r="L11" s="9"/>
+      <c r="N11" s="4"/>
+      <c r="O11" s="4"/>
+      <c r="P11" s="4"/>
+    </row>
+    <row r="12" spans="1:42" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="4"/>
+      <c r="L12" s="9"/>
+      <c r="N12" s="4"/>
+      <c r="O12" s="4"/>
+      <c r="P12" s="4"/>
+    </row>
+    <row r="13" spans="1:42" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="4"/>
+      <c r="L13" s="9"/>
+      <c r="N13" s="4"/>
+      <c r="O13" s="4"/>
+      <c r="P13" s="4"/>
+    </row>
+    <row r="14" spans="1:42" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="4"/>
+      <c r="L14" s="9"/>
+      <c r="N14" s="4"/>
+      <c r="O14" s="4"/>
+      <c r="P14" s="4"/>
+    </row>
+    <row r="15" spans="1:42" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="4"/>
+      <c r="L15" s="9"/>
+      <c r="N15" s="4"/>
+      <c r="O15" s="4"/>
+      <c r="P15" s="4"/>
+    </row>
+    <row r="16" spans="1:42" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="4"/>
+      <c r="L16" s="9"/>
+      <c r="N16" s="4"/>
+      <c r="O16" s="4"/>
+      <c r="P16" s="4"/>
+    </row>
+    <row r="17" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="4"/>
+      <c r="L17" s="9"/>
+      <c r="N17" s="4"/>
+      <c r="O17" s="4"/>
+      <c r="P17" s="4"/>
+    </row>
+    <row r="18" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="4"/>
+      <c r="L18" s="9"/>
+      <c r="N18" s="4"/>
+      <c r="O18" s="4"/>
+      <c r="P18" s="4"/>
+    </row>
+    <row r="19" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="4"/>
+      <c r="L19" s="9"/>
+      <c r="N19" s="4"/>
+      <c r="O19" s="4"/>
+      <c r="P19" s="4"/>
+    </row>
+    <row r="20" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="4"/>
+      <c r="L20" s="9"/>
+      <c r="N20" s="4"/>
+      <c r="O20" s="4"/>
+      <c r="P20" s="4"/>
+    </row>
+    <row r="21" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="4"/>
+      <c r="L21" s="9"/>
+      <c r="N21" s="4"/>
+      <c r="O21" s="4"/>
+      <c r="P21" s="4"/>
+    </row>
+    <row r="22" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="4"/>
+      <c r="L22" s="9"/>
+      <c r="N22" s="4"/>
+      <c r="O22" s="4"/>
+      <c r="P22" s="4"/>
+    </row>
+    <row r="23" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="4"/>
+      <c r="L23" s="9"/>
+      <c r="N23" s="4"/>
+      <c r="O23" s="4"/>
+      <c r="P23" s="4"/>
+    </row>
+    <row r="24" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="4"/>
+      <c r="L24" s="9"/>
+      <c r="N24" s="4"/>
+      <c r="O24" s="4"/>
+      <c r="P24" s="4"/>
+    </row>
+    <row r="25" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="4"/>
+      <c r="L25" s="9"/>
+      <c r="N25" s="4"/>
+      <c r="O25" s="4"/>
+      <c r="P25" s="4"/>
+    </row>
+    <row r="26" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="4"/>
+      <c r="L26" s="9"/>
+      <c r="N26" s="4"/>
+      <c r="O26" s="4"/>
+      <c r="P26" s="4"/>
+    </row>
+    <row r="27" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="4"/>
+      <c r="L27" s="9"/>
+      <c r="N27" s="4"/>
+      <c r="O27" s="4"/>
+      <c r="P27" s="4"/>
+    </row>
+    <row r="28" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="4"/>
+      <c r="L28" s="9"/>
+      <c r="N28" s="4"/>
+      <c r="O28" s="4"/>
+      <c r="P28" s="4"/>
+    </row>
+    <row r="29" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="4"/>
+      <c r="L29" s="9"/>
+      <c r="N29" s="4"/>
+      <c r="O29" s="4"/>
+      <c r="P29" s="4"/>
+    </row>
+    <row r="30" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="4"/>
+      <c r="L30" s="9"/>
+      <c r="N30" s="4"/>
+      <c r="O30" s="4"/>
+      <c r="P30" s="4"/>
+    </row>
+    <row r="31" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="4"/>
+      <c r="L31" s="9"/>
+      <c r="N31" s="4"/>
+      <c r="O31" s="4"/>
+      <c r="P31" s="4"/>
+    </row>
+    <row r="32" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="4"/>
+      <c r="L32" s="9"/>
+      <c r="N32" s="4"/>
+      <c r="O32" s="4"/>
+      <c r="P32" s="4"/>
+    </row>
+    <row r="33" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="4"/>
+      <c r="L33" s="9"/>
+      <c r="N33" s="4"/>
+      <c r="O33" s="4"/>
+      <c r="P33" s="4"/>
+    </row>
+    <row r="34" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="4"/>
+      <c r="L34" s="9"/>
+      <c r="N34" s="4"/>
+      <c r="O34" s="4"/>
+      <c r="P34" s="4"/>
+    </row>
+    <row r="35" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="4"/>
+      <c r="L35" s="9"/>
+      <c r="N35" s="4"/>
+      <c r="O35" s="4"/>
+      <c r="P35" s="4"/>
+    </row>
+    <row r="36" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="4"/>
+      <c r="L36" s="9"/>
+      <c r="N36" s="4"/>
+      <c r="O36" s="4"/>
+      <c r="P36" s="4"/>
+    </row>
+    <row r="37" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="4"/>
+      <c r="L37" s="9"/>
+      <c r="N37" s="4"/>
+      <c r="O37" s="4"/>
+      <c r="P37" s="4"/>
+    </row>
+    <row r="38" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="4"/>
+      <c r="L38" s="9"/>
+      <c r="N38" s="4"/>
+      <c r="O38" s="4"/>
+      <c r="P38" s="4"/>
+    </row>
+    <row r="39" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="4"/>
+      <c r="L39" s="9"/>
+      <c r="N39" s="4"/>
+      <c r="O39" s="4"/>
+      <c r="P39" s="4"/>
+    </row>
+    <row r="40" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="4"/>
+      <c r="L40" s="9"/>
+      <c r="N40" s="4"/>
+      <c r="O40" s="4"/>
+      <c r="P40" s="4"/>
+    </row>
+    <row r="41" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="4"/>
+      <c r="L41" s="9"/>
+      <c r="N41" s="4"/>
+      <c r="O41" s="4"/>
+      <c r="P41" s="4"/>
+    </row>
+    <row r="42" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="4"/>
+      <c r="L42" s="9"/>
+      <c r="N42" s="4"/>
+      <c r="O42" s="4"/>
+      <c r="P42" s="4"/>
+    </row>
+    <row r="43" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="4"/>
+      <c r="L43" s="9"/>
+      <c r="N43" s="4"/>
+      <c r="O43" s="4"/>
+      <c r="P43" s="4"/>
+    </row>
+    <row r="44" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="4"/>
+      <c r="L44" s="9"/>
+      <c r="N44" s="4"/>
+      <c r="O44" s="4"/>
+      <c r="P44" s="4"/>
+    </row>
+    <row r="45" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="4"/>
+      <c r="L45" s="9"/>
+      <c r="N45" s="4"/>
+      <c r="O45" s="4"/>
+      <c r="P45" s="4"/>
+    </row>
+    <row r="46" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="4"/>
+      <c r="L46" s="9"/>
+      <c r="N46" s="4"/>
+      <c r="O46" s="4"/>
+      <c r="P46" s="4"/>
+    </row>
+    <row r="47" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="4"/>
+      <c r="L47" s="9"/>
+      <c r="N47" s="4"/>
+      <c r="O47" s="4"/>
+      <c r="P47" s="4"/>
+    </row>
+    <row r="48" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="4"/>
+      <c r="L48" s="9"/>
+      <c r="N48" s="4"/>
+      <c r="O48" s="4"/>
+      <c r="P48" s="4"/>
+    </row>
+    <row r="49" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="4"/>
+      <c r="L49" s="9"/>
+      <c r="N49" s="4"/>
+      <c r="O49" s="4"/>
+      <c r="P49" s="4"/>
+    </row>
+    <row r="50" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="4"/>
+      <c r="L50" s="9"/>
+      <c r="N50" s="4"/>
+      <c r="O50" s="4"/>
+      <c r="P50" s="4"/>
+    </row>
+    <row r="51" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="4"/>
+      <c r="L51" s="9"/>
+      <c r="N51" s="4"/>
+      <c r="O51" s="4"/>
+      <c r="P51" s="4"/>
+    </row>
+    <row r="52" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="4"/>
+      <c r="L52" s="9"/>
+      <c r="N52" s="4"/>
+      <c r="O52" s="4"/>
+      <c r="P52" s="4"/>
+    </row>
+    <row r="53" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="4"/>
+      <c r="L53" s="9"/>
+      <c r="N53" s="4"/>
+      <c r="O53" s="4"/>
+      <c r="P53" s="4"/>
+    </row>
+    <row r="54" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="4"/>
+      <c r="L54" s="9"/>
+      <c r="N54" s="4"/>
+      <c r="O54" s="4"/>
+      <c r="P54" s="4"/>
+    </row>
+    <row r="55" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="4"/>
+      <c r="L55" s="9"/>
+      <c r="N55" s="4"/>
+      <c r="O55" s="4"/>
+      <c r="P55" s="4"/>
+    </row>
+    <row r="56" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="4"/>
+      <c r="L56" s="9"/>
+      <c r="N56" s="4"/>
+      <c r="O56" s="4"/>
+      <c r="P56" s="4"/>
+    </row>
+    <row r="57" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="4"/>
+      <c r="L57" s="9"/>
+      <c r="N57" s="4"/>
+      <c r="O57" s="4"/>
+      <c r="P57" s="4"/>
+    </row>
+    <row r="58" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="4"/>
+      <c r="L58" s="9"/>
+      <c r="N58" s="4"/>
+      <c r="O58" s="4"/>
+      <c r="P58" s="4"/>
+    </row>
+    <row r="59" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="4"/>
+      <c r="L59" s="9"/>
+      <c r="N59" s="4"/>
+      <c r="O59" s="4"/>
+      <c r="P59" s="4"/>
+    </row>
+    <row r="60" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="4"/>
+      <c r="L60" s="9"/>
+      <c r="N60" s="4"/>
+      <c r="O60" s="4"/>
+      <c r="P60" s="4"/>
+    </row>
+    <row r="61" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="4"/>
+      <c r="L61" s="9"/>
+      <c r="N61" s="4"/>
+      <c r="O61" s="4"/>
+      <c r="P61" s="4"/>
+    </row>
+    <row r="62" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="4"/>
+      <c r="L62" s="9"/>
+      <c r="N62" s="4"/>
+      <c r="O62" s="4"/>
+      <c r="P62" s="4"/>
+    </row>
+    <row r="63" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="4"/>
+      <c r="L63" s="9"/>
+      <c r="N63" s="4"/>
+      <c r="O63" s="4"/>
+      <c r="P63" s="4"/>
+    </row>
+    <row r="64" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="4"/>
+      <c r="L64" s="9"/>
+      <c r="N64" s="4"/>
+      <c r="O64" s="4"/>
+      <c r="P64" s="4"/>
+    </row>
+    <row r="65" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="4"/>
+      <c r="L65" s="9"/>
+      <c r="N65" s="4"/>
+      <c r="O65" s="4"/>
+      <c r="P65" s="4"/>
+    </row>
+    <row r="66" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="4"/>
+      <c r="L66" s="9"/>
+      <c r="N66" s="4"/>
+      <c r="O66" s="4"/>
+      <c r="P66" s="4"/>
+    </row>
+    <row r="67" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="4"/>
+      <c r="L67" s="9"/>
+      <c r="N67" s="4"/>
+      <c r="O67" s="4"/>
+      <c r="P67" s="4"/>
+    </row>
+    <row r="68" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="4"/>
+      <c r="L68" s="9"/>
+      <c r="N68" s="4"/>
+      <c r="O68" s="4"/>
+      <c r="P68" s="4"/>
+    </row>
+    <row r="69" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="4"/>
+      <c r="L69" s="9"/>
+      <c r="N69" s="4"/>
+      <c r="O69" s="4"/>
+      <c r="P69" s="4"/>
+    </row>
+    <row r="70" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="4"/>
+      <c r="L70" s="9"/>
+      <c r="N70" s="4"/>
+      <c r="O70" s="4"/>
+      <c r="P70" s="4"/>
+    </row>
+    <row r="71" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="4"/>
+      <c r="L71" s="9"/>
+      <c r="N71" s="4"/>
+      <c r="O71" s="4"/>
+      <c r="P71" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:R4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Hoja6"/>
   <dimension ref="A1:AP71"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.42578125" customWidth="1"/>
     <col min="2" max="2" width="24.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="50.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="45.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="31.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="35.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="29" style="1" customWidth="1"/>
     <col min="9" max="9" width="32.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="16.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="17.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.28515625" style="2" customWidth="1"/>
     <col min="13" max="13" width="13.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="22.85546875" customWidth="1"/>
     <col min="15" max="15" width="21.28515625" customWidth="1"/>
     <col min="16" max="16" width="36.42578125" customWidth="1"/>
     <col min="17" max="17" width="32.28515625" style="1" customWidth="1"/>
-    <col min="18" max="18" width="20.85546875" style="7" customWidth="1"/>
-    <col min="19" max="37" width="11.42578125" style="7"/>
+    <col min="18" max="18" width="20.85546875" style="6" customWidth="1"/>
+    <col min="19" max="37" width="11.42578125" style="6"/>
     <col min="38" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42" s="7" customFormat="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="U1" s="5"/>
+    <row r="1" spans="1:42" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="4"/>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="O1" s="9"/>
+      <c r="P1" s="9"/>
+      <c r="Q1" s="9"/>
+      <c r="S1" s="4"/>
+      <c r="T1" s="4"/>
+      <c r="U1" s="4"/>
     </row>
     <row r="2" spans="1:42" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="5"/>
-      <c r="B2" s="140" t="s">
+      <c r="A2" s="4"/>
+      <c r="B2" s="144" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="140"/>
-[...22 lines deleted...]
-      <c r="AP2" s="7"/>
+      <c r="C2" s="144"/>
+      <c r="D2" s="144"/>
+      <c r="E2" s="144"/>
+      <c r="F2" s="144"/>
+      <c r="G2" s="144"/>
+      <c r="H2" s="144"/>
+      <c r="I2" s="144"/>
+      <c r="J2" s="144"/>
+      <c r="K2" s="144"/>
+      <c r="L2" s="144"/>
+      <c r="M2" s="144"/>
+      <c r="N2" s="144"/>
+      <c r="O2" s="144"/>
+      <c r="P2" s="144"/>
+      <c r="Q2" s="144"/>
+      <c r="R2" s="144"/>
+      <c r="S2" s="4"/>
+      <c r="T2" s="4"/>
+      <c r="U2" s="4"/>
+      <c r="AL2" s="6"/>
+      <c r="AM2" s="6"/>
+      <c r="AN2" s="6"/>
+      <c r="AO2" s="6"/>
+      <c r="AP2" s="6"/>
     </row>
     <row r="3" spans="1:42" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="5"/>
-[...24 lines deleted...]
-      <c r="AP3" s="7"/>
+      <c r="A3" s="4"/>
+      <c r="B3" s="144"/>
+      <c r="C3" s="144"/>
+      <c r="D3" s="144"/>
+      <c r="E3" s="144"/>
+      <c r="F3" s="144"/>
+      <c r="G3" s="144"/>
+      <c r="H3" s="144"/>
+      <c r="I3" s="144"/>
+      <c r="J3" s="144"/>
+      <c r="K3" s="144"/>
+      <c r="L3" s="144"/>
+      <c r="M3" s="144"/>
+      <c r="N3" s="144"/>
+      <c r="O3" s="144"/>
+      <c r="P3" s="144"/>
+      <c r="Q3" s="144"/>
+      <c r="R3" s="144"/>
+      <c r="S3" s="4"/>
+      <c r="T3" s="4"/>
+      <c r="U3" s="4"/>
+      <c r="AL3" s="6"/>
+      <c r="AM3" s="6"/>
+      <c r="AN3" s="6"/>
+      <c r="AO3" s="6"/>
+      <c r="AP3" s="6"/>
     </row>
     <row r="4" spans="1:42" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="5"/>
-[...60 lines deleted...]
-      <c r="C7" s="25" t="s">
+      <c r="A4" s="4"/>
+      <c r="B4" s="144"/>
+      <c r="C4" s="144"/>
+      <c r="D4" s="144"/>
+      <c r="E4" s="144"/>
+      <c r="F4" s="144"/>
+      <c r="G4" s="144"/>
+      <c r="H4" s="144"/>
+      <c r="I4" s="144"/>
+      <c r="J4" s="144"/>
+      <c r="K4" s="144"/>
+      <c r="L4" s="144"/>
+      <c r="M4" s="144"/>
+      <c r="N4" s="144"/>
+      <c r="O4" s="144"/>
+      <c r="P4" s="144"/>
+      <c r="Q4" s="144"/>
+      <c r="R4" s="144"/>
+      <c r="S4" s="4"/>
+      <c r="T4" s="4"/>
+      <c r="U4" s="4"/>
+      <c r="AL4" s="6"/>
+      <c r="AM4" s="6"/>
+      <c r="AN4" s="6"/>
+      <c r="AO4" s="6"/>
+      <c r="AP4" s="6"/>
+    </row>
+    <row r="5" spans="1:42" s="6" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="4"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="8"/>
+      <c r="P5" s="8"/>
+      <c r="Q5" s="8"/>
+      <c r="R5" s="7"/>
+      <c r="S5" s="4"/>
+      <c r="T5" s="4"/>
+      <c r="U5" s="4"/>
+    </row>
+    <row r="6" spans="1:42" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="4"/>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="O6" s="9"/>
+      <c r="S6" s="4"/>
+      <c r="T6" s="4"/>
+      <c r="U6" s="4"/>
+    </row>
+    <row r="7" spans="1:42" s="6" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="4"/>
+      <c r="B7" s="4"/>
+      <c r="C7" s="24" t="s">
         <v>44</v>
       </c>
-      <c r="D7" s="25" t="s">
+      <c r="D7" s="24" t="s">
         <v>18</v>
       </c>
-      <c r="E7" s="25"/>
-      <c r="F7" s="25" t="s">
+      <c r="E7" s="24"/>
+      <c r="F7" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="G7" s="25" t="s">
+      <c r="G7" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="H7" s="25" t="s">
+      <c r="H7" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="O7" s="10"/>
-[...9 lines deleted...]
-      <c r="C8" s="141" t="s">
+      <c r="O7" s="9"/>
+      <c r="P7" s="9"/>
+      <c r="Q7" s="9"/>
+      <c r="S7" s="4"/>
+      <c r="T7" s="4"/>
+      <c r="U7" s="4"/>
+    </row>
+    <row r="8" spans="1:42" s="6" customFormat="1" ht="82.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="4"/>
+      <c r="B8" s="4"/>
+      <c r="C8" s="145" t="s">
         <v>72</v>
       </c>
-      <c r="D8" s="35" t="s">
+      <c r="D8" s="34" t="s">
         <v>45</v>
       </c>
-      <c r="E8" s="36" t="s">
+      <c r="E8" s="35" t="s">
         <v>46</v>
       </c>
-      <c r="F8" s="37" t="s">
+      <c r="F8" s="36" t="s">
         <v>47</v>
       </c>
-      <c r="G8" s="37" t="s">
+      <c r="G8" s="36" t="s">
         <v>48</v>
       </c>
-      <c r="H8" s="38">
+      <c r="H8" s="37">
         <v>43955</v>
       </c>
-      <c r="O8" s="10"/>
-[...10 lines deleted...]
-      <c r="D9" s="35" t="s">
+      <c r="O8" s="9"/>
+      <c r="P8" s="9"/>
+      <c r="Q8" s="9"/>
+      <c r="S8" s="4"/>
+      <c r="T8" s="4"/>
+      <c r="U8" s="4"/>
+    </row>
+    <row r="9" spans="1:42" s="6" customFormat="1" ht="72" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="4"/>
+      <c r="B9" s="4"/>
+      <c r="C9" s="146"/>
+      <c r="D9" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="E9" s="39" t="s">
+      <c r="E9" s="38" t="s">
         <v>50</v>
       </c>
-      <c r="F9" s="40" t="s">
+      <c r="F9" s="39" t="s">
         <v>51</v>
       </c>
-      <c r="G9" s="40" t="s">
+      <c r="G9" s="39" t="s">
         <v>48</v>
       </c>
-      <c r="H9" s="38" t="s">
+      <c r="H9" s="37" t="s">
         <v>52</v>
       </c>
-      <c r="O9" s="10"/>
-[...9 lines deleted...]
-      <c r="C10" s="141" t="s">
+      <c r="O9" s="9"/>
+      <c r="P9" s="9"/>
+      <c r="Q9" s="9"/>
+      <c r="S9" s="4"/>
+      <c r="T9" s="4"/>
+      <c r="U9" s="4"/>
+    </row>
+    <row r="10" spans="1:42" s="6" customFormat="1" ht="73.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="4"/>
+      <c r="B10" s="4"/>
+      <c r="C10" s="145" t="s">
         <v>73</v>
       </c>
-      <c r="D10" s="35" t="s">
+      <c r="D10" s="34" t="s">
         <v>53</v>
       </c>
-      <c r="E10" s="39" t="s">
+      <c r="E10" s="38" t="s">
         <v>54</v>
       </c>
-      <c r="F10" s="40" t="s">
+      <c r="F10" s="39" t="s">
         <v>55</v>
       </c>
-      <c r="G10" s="40" t="s">
+      <c r="G10" s="39" t="s">
         <v>56</v>
       </c>
-      <c r="H10" s="38" t="s">
+      <c r="H10" s="37" t="s">
         <v>57</v>
       </c>
-      <c r="O10" s="10"/>
-[...9 lines deleted...]
-      <c r="D11" s="35" t="s">
+      <c r="O10" s="9"/>
+      <c r="P10" s="9"/>
+      <c r="Q10" s="9"/>
+      <c r="S10" s="4"/>
+      <c r="T10" s="4"/>
+      <c r="U10" s="4"/>
+    </row>
+    <row r="11" spans="1:42" s="6" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="4"/>
+      <c r="C11" s="145"/>
+      <c r="D11" s="34" t="s">
         <v>58</v>
       </c>
-      <c r="E11" s="36" t="s">
+      <c r="E11" s="35" t="s">
         <v>59</v>
       </c>
-      <c r="F11" s="37" t="s">
+      <c r="F11" s="36" t="s">
         <v>60</v>
       </c>
-      <c r="G11" s="37" t="s">
+      <c r="G11" s="36" t="s">
         <v>48</v>
       </c>
-      <c r="H11" s="38" t="s">
+      <c r="H11" s="37" t="s">
         <v>57</v>
       </c>
-      <c r="L11" s="10"/>
-[...7 lines deleted...]
-      <c r="D12" s="35" t="s">
+      <c r="L11" s="9"/>
+      <c r="N11" s="4"/>
+      <c r="O11" s="4"/>
+      <c r="P11" s="4"/>
+    </row>
+    <row r="12" spans="1:42" s="6" customFormat="1" ht="61.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="4"/>
+      <c r="C12" s="145"/>
+      <c r="D12" s="34" t="s">
         <v>61</v>
       </c>
-      <c r="E12" s="36" t="s">
+      <c r="E12" s="35" t="s">
         <v>62</v>
       </c>
-      <c r="F12" s="37" t="s">
+      <c r="F12" s="36" t="s">
         <v>63</v>
       </c>
-      <c r="G12" s="37" t="s">
+      <c r="G12" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="H12" s="38">
+      <c r="H12" s="37">
         <v>44078</v>
       </c>
-      <c r="L12" s="10"/>
-[...6 lines deleted...]
-      <c r="C13" s="41" t="s">
+      <c r="L12" s="9"/>
+      <c r="N12" s="4"/>
+      <c r="O12" s="4"/>
+      <c r="P12" s="4"/>
+    </row>
+    <row r="13" spans="1:42" s="6" customFormat="1" ht="89.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="4"/>
+      <c r="C13" s="40" t="s">
         <v>74</v>
       </c>
-      <c r="D13" s="35" t="s">
+      <c r="D13" s="34" t="s">
         <v>65</v>
       </c>
-      <c r="E13" s="42" t="s">
+      <c r="E13" s="41" t="s">
         <v>66</v>
       </c>
-      <c r="F13" s="37" t="s">
+      <c r="F13" s="36" t="s">
         <v>67</v>
       </c>
-      <c r="G13" s="37" t="s">
+      <c r="G13" s="36" t="s">
         <v>56</v>
       </c>
-      <c r="H13" s="38">
+      <c r="H13" s="37">
         <v>43951</v>
       </c>
-      <c r="L13" s="10"/>
-[...6 lines deleted...]
-      <c r="C14" s="43" t="s">
+      <c r="L13" s="9"/>
+      <c r="N13" s="4"/>
+      <c r="O13" s="4"/>
+      <c r="P13" s="4"/>
+    </row>
+    <row r="14" spans="1:42" s="6" customFormat="1" ht="52.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="4"/>
+      <c r="C14" s="42" t="s">
         <v>75</v>
       </c>
-      <c r="D14" s="44" t="s">
+      <c r="D14" s="43" t="s">
         <v>68</v>
       </c>
-      <c r="E14" s="36" t="s">
+      <c r="E14" s="35" t="s">
         <v>69</v>
       </c>
-      <c r="F14" s="37" t="s">
+      <c r="F14" s="36" t="s">
         <v>70</v>
       </c>
-      <c r="G14" s="37" t="s">
+      <c r="G14" s="36" t="s">
         <v>71</v>
       </c>
-      <c r="H14" s="38">
+      <c r="H14" s="37">
         <v>43860</v>
       </c>
-      <c r="L14" s="10"/>
-[...401 lines deleted...]
-      <c r="P71" s="5"/>
+      <c r="L14" s="9"/>
+      <c r="N14" s="4"/>
+      <c r="O14" s="4"/>
+      <c r="P14" s="4"/>
+    </row>
+    <row r="15" spans="1:42" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="4"/>
+      <c r="L15" s="9"/>
+      <c r="N15" s="4"/>
+      <c r="O15" s="4"/>
+      <c r="P15" s="4"/>
+    </row>
+    <row r="16" spans="1:42" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="4"/>
+      <c r="L16" s="9"/>
+      <c r="N16" s="4"/>
+      <c r="O16" s="4"/>
+      <c r="P16" s="4"/>
+    </row>
+    <row r="17" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="4"/>
+      <c r="L17" s="9"/>
+      <c r="N17" s="4"/>
+      <c r="O17" s="4"/>
+      <c r="P17" s="4"/>
+    </row>
+    <row r="18" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="4"/>
+      <c r="L18" s="9"/>
+      <c r="N18" s="4"/>
+      <c r="O18" s="4"/>
+      <c r="P18" s="4"/>
+    </row>
+    <row r="19" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="4"/>
+      <c r="L19" s="9"/>
+      <c r="N19" s="4"/>
+      <c r="O19" s="4"/>
+      <c r="P19" s="4"/>
+    </row>
+    <row r="20" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="4"/>
+      <c r="L20" s="9"/>
+      <c r="N20" s="4"/>
+      <c r="O20" s="4"/>
+      <c r="P20" s="4"/>
+    </row>
+    <row r="21" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="4"/>
+      <c r="L21" s="9"/>
+      <c r="N21" s="4"/>
+      <c r="O21" s="4"/>
+      <c r="P21" s="4"/>
+    </row>
+    <row r="22" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="4"/>
+      <c r="L22" s="9"/>
+      <c r="N22" s="4"/>
+      <c r="O22" s="4"/>
+      <c r="P22" s="4"/>
+    </row>
+    <row r="23" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="4"/>
+      <c r="L23" s="9"/>
+      <c r="N23" s="4"/>
+      <c r="O23" s="4"/>
+      <c r="P23" s="4"/>
+    </row>
+    <row r="24" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="4"/>
+      <c r="L24" s="9"/>
+      <c r="N24" s="4"/>
+      <c r="O24" s="4"/>
+      <c r="P24" s="4"/>
+    </row>
+    <row r="25" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="4"/>
+      <c r="L25" s="9"/>
+      <c r="N25" s="4"/>
+      <c r="O25" s="4"/>
+      <c r="P25" s="4"/>
+    </row>
+    <row r="26" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="4"/>
+      <c r="L26" s="9"/>
+      <c r="N26" s="4"/>
+      <c r="O26" s="4"/>
+      <c r="P26" s="4"/>
+    </row>
+    <row r="27" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="4"/>
+      <c r="L27" s="9"/>
+      <c r="N27" s="4"/>
+      <c r="O27" s="4"/>
+      <c r="P27" s="4"/>
+    </row>
+    <row r="28" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="4"/>
+      <c r="L28" s="9"/>
+      <c r="N28" s="4"/>
+      <c r="O28" s="4"/>
+      <c r="P28" s="4"/>
+    </row>
+    <row r="29" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="4"/>
+      <c r="L29" s="9"/>
+      <c r="N29" s="4"/>
+      <c r="O29" s="4"/>
+      <c r="P29" s="4"/>
+    </row>
+    <row r="30" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="4"/>
+      <c r="L30" s="9"/>
+      <c r="N30" s="4"/>
+      <c r="O30" s="4"/>
+      <c r="P30" s="4"/>
+    </row>
+    <row r="31" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="4"/>
+      <c r="L31" s="9"/>
+      <c r="N31" s="4"/>
+      <c r="O31" s="4"/>
+      <c r="P31" s="4"/>
+    </row>
+    <row r="32" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="4"/>
+      <c r="L32" s="9"/>
+      <c r="N32" s="4"/>
+      <c r="O32" s="4"/>
+      <c r="P32" s="4"/>
+    </row>
+    <row r="33" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="4"/>
+      <c r="L33" s="9"/>
+      <c r="N33" s="4"/>
+      <c r="O33" s="4"/>
+      <c r="P33" s="4"/>
+    </row>
+    <row r="34" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="4"/>
+      <c r="L34" s="9"/>
+      <c r="N34" s="4"/>
+      <c r="O34" s="4"/>
+      <c r="P34" s="4"/>
+    </row>
+    <row r="35" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="4"/>
+      <c r="L35" s="9"/>
+      <c r="N35" s="4"/>
+      <c r="O35" s="4"/>
+      <c r="P35" s="4"/>
+    </row>
+    <row r="36" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="4"/>
+      <c r="L36" s="9"/>
+      <c r="N36" s="4"/>
+      <c r="O36" s="4"/>
+      <c r="P36" s="4"/>
+    </row>
+    <row r="37" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="4"/>
+      <c r="L37" s="9"/>
+      <c r="N37" s="4"/>
+      <c r="O37" s="4"/>
+      <c r="P37" s="4"/>
+    </row>
+    <row r="38" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="4"/>
+      <c r="L38" s="9"/>
+      <c r="N38" s="4"/>
+      <c r="O38" s="4"/>
+      <c r="P38" s="4"/>
+    </row>
+    <row r="39" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="4"/>
+      <c r="L39" s="9"/>
+      <c r="N39" s="4"/>
+      <c r="O39" s="4"/>
+      <c r="P39" s="4"/>
+    </row>
+    <row r="40" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="4"/>
+      <c r="L40" s="9"/>
+      <c r="N40" s="4"/>
+      <c r="O40" s="4"/>
+      <c r="P40" s="4"/>
+    </row>
+    <row r="41" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="4"/>
+      <c r="L41" s="9"/>
+      <c r="N41" s="4"/>
+      <c r="O41" s="4"/>
+      <c r="P41" s="4"/>
+    </row>
+    <row r="42" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="4"/>
+      <c r="L42" s="9"/>
+      <c r="N42" s="4"/>
+      <c r="O42" s="4"/>
+      <c r="P42" s="4"/>
+    </row>
+    <row r="43" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="4"/>
+      <c r="L43" s="9"/>
+      <c r="N43" s="4"/>
+      <c r="O43" s="4"/>
+      <c r="P43" s="4"/>
+    </row>
+    <row r="44" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="4"/>
+      <c r="L44" s="9"/>
+      <c r="N44" s="4"/>
+      <c r="O44" s="4"/>
+      <c r="P44" s="4"/>
+    </row>
+    <row r="45" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="4"/>
+      <c r="L45" s="9"/>
+      <c r="N45" s="4"/>
+      <c r="O45" s="4"/>
+      <c r="P45" s="4"/>
+    </row>
+    <row r="46" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="4"/>
+      <c r="L46" s="9"/>
+      <c r="N46" s="4"/>
+      <c r="O46" s="4"/>
+      <c r="P46" s="4"/>
+    </row>
+    <row r="47" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="4"/>
+      <c r="L47" s="9"/>
+      <c r="N47" s="4"/>
+      <c r="O47" s="4"/>
+      <c r="P47" s="4"/>
+    </row>
+    <row r="48" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="4"/>
+      <c r="L48" s="9"/>
+      <c r="N48" s="4"/>
+      <c r="O48" s="4"/>
+      <c r="P48" s="4"/>
+    </row>
+    <row r="49" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="4"/>
+      <c r="L49" s="9"/>
+      <c r="N49" s="4"/>
+      <c r="O49" s="4"/>
+      <c r="P49" s="4"/>
+    </row>
+    <row r="50" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="4"/>
+      <c r="L50" s="9"/>
+      <c r="N50" s="4"/>
+      <c r="O50" s="4"/>
+      <c r="P50" s="4"/>
+    </row>
+    <row r="51" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="4"/>
+      <c r="L51" s="9"/>
+      <c r="N51" s="4"/>
+      <c r="O51" s="4"/>
+      <c r="P51" s="4"/>
+    </row>
+    <row r="52" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="4"/>
+      <c r="L52" s="9"/>
+      <c r="N52" s="4"/>
+      <c r="O52" s="4"/>
+      <c r="P52" s="4"/>
+    </row>
+    <row r="53" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="4"/>
+      <c r="L53" s="9"/>
+      <c r="N53" s="4"/>
+      <c r="O53" s="4"/>
+      <c r="P53" s="4"/>
+    </row>
+    <row r="54" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="4"/>
+      <c r="L54" s="9"/>
+      <c r="N54" s="4"/>
+      <c r="O54" s="4"/>
+      <c r="P54" s="4"/>
+    </row>
+    <row r="55" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="4"/>
+      <c r="L55" s="9"/>
+      <c r="N55" s="4"/>
+      <c r="O55" s="4"/>
+      <c r="P55" s="4"/>
+    </row>
+    <row r="56" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="4"/>
+      <c r="L56" s="9"/>
+      <c r="N56" s="4"/>
+      <c r="O56" s="4"/>
+      <c r="P56" s="4"/>
+    </row>
+    <row r="57" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="4"/>
+      <c r="L57" s="9"/>
+      <c r="N57" s="4"/>
+      <c r="O57" s="4"/>
+      <c r="P57" s="4"/>
+    </row>
+    <row r="58" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="4"/>
+      <c r="L58" s="9"/>
+      <c r="N58" s="4"/>
+      <c r="O58" s="4"/>
+      <c r="P58" s="4"/>
+    </row>
+    <row r="59" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="4"/>
+      <c r="L59" s="9"/>
+      <c r="N59" s="4"/>
+      <c r="O59" s="4"/>
+      <c r="P59" s="4"/>
+    </row>
+    <row r="60" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="4"/>
+      <c r="L60" s="9"/>
+      <c r="N60" s="4"/>
+      <c r="O60" s="4"/>
+      <c r="P60" s="4"/>
+    </row>
+    <row r="61" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="4"/>
+      <c r="L61" s="9"/>
+      <c r="N61" s="4"/>
+      <c r="O61" s="4"/>
+      <c r="P61" s="4"/>
+    </row>
+    <row r="62" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="4"/>
+      <c r="L62" s="9"/>
+      <c r="N62" s="4"/>
+      <c r="O62" s="4"/>
+      <c r="P62" s="4"/>
+    </row>
+    <row r="63" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="4"/>
+      <c r="L63" s="9"/>
+      <c r="N63" s="4"/>
+      <c r="O63" s="4"/>
+      <c r="P63" s="4"/>
+    </row>
+    <row r="64" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="4"/>
+      <c r="L64" s="9"/>
+      <c r="N64" s="4"/>
+      <c r="O64" s="4"/>
+      <c r="P64" s="4"/>
+    </row>
+    <row r="65" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="4"/>
+      <c r="L65" s="9"/>
+      <c r="N65" s="4"/>
+      <c r="O65" s="4"/>
+      <c r="P65" s="4"/>
+    </row>
+    <row r="66" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="4"/>
+      <c r="L66" s="9"/>
+      <c r="N66" s="4"/>
+      <c r="O66" s="4"/>
+      <c r="P66" s="4"/>
+    </row>
+    <row r="67" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="4"/>
+      <c r="L67" s="9"/>
+      <c r="N67" s="4"/>
+      <c r="O67" s="4"/>
+      <c r="P67" s="4"/>
+    </row>
+    <row r="68" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="4"/>
+      <c r="L68" s="9"/>
+      <c r="N68" s="4"/>
+      <c r="O68" s="4"/>
+      <c r="P68" s="4"/>
+    </row>
+    <row r="69" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="4"/>
+      <c r="L69" s="9"/>
+      <c r="N69" s="4"/>
+      <c r="O69" s="4"/>
+      <c r="P69" s="4"/>
+    </row>
+    <row r="70" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="4"/>
+      <c r="L70" s="9"/>
+      <c r="N70" s="4"/>
+      <c r="O70" s="4"/>
+      <c r="P70" s="4"/>
+    </row>
+    <row r="71" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="4"/>
+      <c r="L71" s="9"/>
+      <c r="N71" s="4"/>
+      <c r="O71" s="4"/>
+      <c r="P71" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="C10:C12"/>
     <mergeCell ref="B2:R4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Hoja7"/>
   <dimension ref="A1:AP129"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="1.42578125" style="5" customWidth="1"/>
+    <col min="1" max="1" width="1.42578125" style="4" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" customWidth="1"/>
     <col min="3" max="3" width="50.42578125" customWidth="1"/>
     <col min="4" max="4" width="5.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="62.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="41.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="39.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="41.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="58.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="29.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="30.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="19.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="30" style="2" customWidth="1"/>
     <col min="16" max="16" width="36" style="2" customWidth="1"/>
     <col min="17" max="17" width="18.7109375" style="2" customWidth="1"/>
     <col min="18" max="18" width="46.28515625" style="1" customWidth="1"/>
-    <col min="19" max="21" width="11.42578125" style="5"/>
-    <col min="22" max="42" width="11.42578125" style="7"/>
+    <col min="19" max="21" width="11.42578125" style="4"/>
+    <col min="22" max="42" width="11.42578125" style="6"/>
     <col min="43" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="7" customFormat="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="U1" s="5"/>
+    <row r="1" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="4"/>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="O1" s="9"/>
+      <c r="P1" s="9"/>
+      <c r="Q1" s="9"/>
+      <c r="S1" s="4"/>
+      <c r="T1" s="4"/>
+      <c r="U1" s="4"/>
     </row>
     <row r="2" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="138"/>
-[...1 lines deleted...]
-      <c r="D2" s="140" t="s">
+      <c r="B2" s="142"/>
+      <c r="C2" s="142"/>
+      <c r="D2" s="144" t="s">
         <v>0</v>
       </c>
-      <c r="E2" s="140"/>
-[...12 lines deleted...]
-      <c r="R2" s="140"/>
+      <c r="E2" s="144"/>
+      <c r="F2" s="144"/>
+      <c r="G2" s="144"/>
+      <c r="H2" s="144"/>
+      <c r="I2" s="144"/>
+      <c r="J2" s="144"/>
+      <c r="K2" s="144"/>
+      <c r="L2" s="144"/>
+      <c r="M2" s="144"/>
+      <c r="N2" s="144"/>
+      <c r="O2" s="144"/>
+      <c r="P2" s="144"/>
+      <c r="Q2" s="144"/>
+      <c r="R2" s="144"/>
     </row>
     <row r="3" spans="1:21" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="138"/>
-[...15 lines deleted...]
-      <c r="R3" s="140"/>
+      <c r="B3" s="142"/>
+      <c r="C3" s="142"/>
+      <c r="D3" s="144"/>
+      <c r="E3" s="144"/>
+      <c r="F3" s="144"/>
+      <c r="G3" s="144"/>
+      <c r="H3" s="144"/>
+      <c r="I3" s="144"/>
+      <c r="J3" s="144"/>
+      <c r="K3" s="144"/>
+      <c r="L3" s="144"/>
+      <c r="M3" s="144"/>
+      <c r="N3" s="144"/>
+      <c r="O3" s="144"/>
+      <c r="P3" s="144"/>
+      <c r="Q3" s="144"/>
+      <c r="R3" s="144"/>
     </row>
     <row r="4" spans="1:21" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="138"/>
-[...53 lines deleted...]
-      <c r="C7" s="14" t="s">
+      <c r="B4" s="142"/>
+      <c r="C4" s="142"/>
+      <c r="D4" s="144"/>
+      <c r="E4" s="144"/>
+      <c r="F4" s="144"/>
+      <c r="G4" s="144"/>
+      <c r="H4" s="144"/>
+      <c r="I4" s="144"/>
+      <c r="J4" s="144"/>
+      <c r="K4" s="144"/>
+      <c r="L4" s="144"/>
+      <c r="M4" s="144"/>
+      <c r="N4" s="144"/>
+      <c r="O4" s="144"/>
+      <c r="P4" s="144"/>
+      <c r="Q4" s="144"/>
+      <c r="R4" s="144"/>
+    </row>
+    <row r="5" spans="1:21" s="6" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="4"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="8"/>
+      <c r="P5" s="8"/>
+      <c r="Q5" s="8"/>
+      <c r="R5" s="7"/>
+      <c r="S5" s="4"/>
+      <c r="T5" s="4"/>
+      <c r="U5" s="4"/>
+    </row>
+    <row r="6" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="4"/>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="O6" s="9"/>
+      <c r="P6" s="9"/>
+      <c r="Q6" s="9"/>
+      <c r="S6" s="4"/>
+      <c r="T6" s="4"/>
+      <c r="U6" s="4"/>
+    </row>
+    <row r="7" spans="1:21" s="6" customFormat="1" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="4"/>
+      <c r="B7" s="4"/>
+      <c r="C7" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="D7" s="143" t="s">
+      <c r="D7" s="147" t="s">
         <v>18</v>
       </c>
-      <c r="E7" s="143"/>
-      <c r="F7" s="14" t="s">
+      <c r="E7" s="147"/>
+      <c r="F7" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="G7" s="14" t="s">
+      <c r="G7" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="H7" s="14" t="s">
+      <c r="H7" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="I7" s="14" t="s">
+      <c r="I7" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="O7" s="10"/>
-[...9 lines deleted...]
-      <c r="C8" s="144" t="s">
+      <c r="O7" s="9"/>
+      <c r="P7" s="9"/>
+      <c r="Q7" s="9"/>
+      <c r="S7" s="4"/>
+      <c r="T7" s="4"/>
+      <c r="U7" s="4"/>
+    </row>
+    <row r="8" spans="1:21" s="6" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A8" s="4"/>
+      <c r="B8" s="4"/>
+      <c r="C8" s="148" t="s">
         <v>134</v>
       </c>
-      <c r="D8" s="47" t="s">
+      <c r="D8" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="E8" s="15" t="s">
+      <c r="E8" s="14" t="s">
         <v>129</v>
       </c>
-      <c r="F8" s="15" t="s">
+      <c r="F8" s="14" t="s">
         <v>98</v>
       </c>
-      <c r="G8" s="15" t="s">
+      <c r="G8" s="14" t="s">
         <v>99</v>
       </c>
-      <c r="H8" s="15" t="s">
+      <c r="H8" s="14" t="s">
         <v>100</v>
       </c>
-      <c r="I8" s="51">
+      <c r="I8" s="50">
         <v>44180</v>
       </c>
-      <c r="O8" s="10"/>
-[...10 lines deleted...]
-      <c r="D9" s="47" t="s">
+      <c r="O8" s="9"/>
+      <c r="P8" s="9"/>
+      <c r="Q8" s="9"/>
+      <c r="S8" s="4"/>
+      <c r="T8" s="4"/>
+      <c r="U8" s="4"/>
+    </row>
+    <row r="9" spans="1:21" s="6" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="4"/>
+      <c r="B9" s="4"/>
+      <c r="C9" s="148"/>
+      <c r="D9" s="46" t="s">
         <v>49</v>
       </c>
-      <c r="E9" s="15" t="s">
+      <c r="E9" s="14" t="s">
         <v>130</v>
       </c>
-      <c r="F9" s="15" t="s">
+      <c r="F9" s="14" t="s">
         <v>101</v>
       </c>
-      <c r="G9" s="15" t="s">
+      <c r="G9" s="14" t="s">
         <v>102</v>
       </c>
-      <c r="H9" s="15" t="s">
+      <c r="H9" s="14" t="s">
         <v>100</v>
       </c>
-      <c r="I9" s="51">
+      <c r="I9" s="50">
         <v>44180</v>
       </c>
-      <c r="O9" s="10"/>
-[...10 lines deleted...]
-      <c r="D10" s="47" t="s">
+      <c r="O9" s="9"/>
+      <c r="P9" s="9"/>
+      <c r="Q9" s="9"/>
+      <c r="S9" s="4"/>
+      <c r="T9" s="4"/>
+      <c r="U9" s="4"/>
+    </row>
+    <row r="10" spans="1:21" s="6" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A10" s="4"/>
+      <c r="B10" s="4"/>
+      <c r="C10" s="148"/>
+      <c r="D10" s="46" t="s">
         <v>133</v>
       </c>
-      <c r="E10" s="15" t="s">
+      <c r="E10" s="14" t="s">
         <v>103</v>
       </c>
-      <c r="F10" s="15" t="s">
+      <c r="F10" s="14" t="s">
         <v>104</v>
       </c>
-      <c r="G10" s="15" t="s">
+      <c r="G10" s="14" t="s">
         <v>105</v>
       </c>
-      <c r="H10" s="15" t="s">
+      <c r="H10" s="14" t="s">
         <v>106</v>
       </c>
-      <c r="I10" s="51">
+      <c r="I10" s="50">
         <v>44012</v>
       </c>
-      <c r="O10" s="10"/>
-[...9 lines deleted...]
-      <c r="C11" s="48" t="s">
+      <c r="O10" s="9"/>
+      <c r="P10" s="9"/>
+      <c r="Q10" s="9"/>
+      <c r="S10" s="4"/>
+      <c r="T10" s="4"/>
+      <c r="U10" s="4"/>
+    </row>
+    <row r="11" spans="1:21" s="6" customFormat="1" ht="54.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="4"/>
+      <c r="B11" s="4"/>
+      <c r="C11" s="47" t="s">
         <v>107</v>
       </c>
-      <c r="D11" s="47" t="s">
+      <c r="D11" s="46" t="s">
         <v>53</v>
       </c>
-      <c r="E11" s="15" t="s">
+      <c r="E11" s="14" t="s">
         <v>108</v>
       </c>
-      <c r="F11" s="46" t="s">
+      <c r="F11" s="45" t="s">
         <v>109</v>
       </c>
-      <c r="G11" s="46" t="s">
+      <c r="G11" s="45" t="s">
         <v>110</v>
       </c>
-      <c r="H11" s="46" t="s">
+      <c r="H11" s="45" t="s">
         <v>79</v>
       </c>
-      <c r="I11" s="49">
+      <c r="I11" s="48">
         <v>44012</v>
       </c>
-      <c r="O11" s="10"/>
-[...9 lines deleted...]
-      <c r="C12" s="144" t="s">
+      <c r="O11" s="9"/>
+      <c r="P11" s="9"/>
+      <c r="Q11" s="9"/>
+      <c r="S11" s="4"/>
+      <c r="T11" s="4"/>
+      <c r="U11" s="4"/>
+    </row>
+    <row r="12" spans="1:21" s="6" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A12" s="4"/>
+      <c r="B12" s="4"/>
+      <c r="C12" s="148" t="s">
         <v>135</v>
       </c>
-      <c r="D12" s="47" t="s">
+      <c r="D12" s="46" t="s">
         <v>65</v>
       </c>
-      <c r="E12" s="50" t="s">
+      <c r="E12" s="49" t="s">
         <v>111</v>
       </c>
-      <c r="F12" s="50" t="s">
+      <c r="F12" s="49" t="s">
         <v>112</v>
       </c>
-      <c r="G12" s="50" t="s">
+      <c r="G12" s="49" t="s">
         <v>113</v>
       </c>
-      <c r="H12" s="50" t="s">
+      <c r="H12" s="49" t="s">
         <v>114</v>
       </c>
-      <c r="I12" s="52">
+      <c r="I12" s="51">
         <v>44155</v>
       </c>
-      <c r="O12" s="10"/>
-[...10 lines deleted...]
-      <c r="D13" s="47" t="s">
+      <c r="O12" s="9"/>
+      <c r="P12" s="9"/>
+      <c r="Q12" s="9"/>
+      <c r="S12" s="4"/>
+      <c r="T12" s="4"/>
+      <c r="U12" s="4"/>
+    </row>
+    <row r="13" spans="1:21" s="6" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="4"/>
+      <c r="B13" s="4"/>
+      <c r="C13" s="148"/>
+      <c r="D13" s="46" t="s">
         <v>115</v>
       </c>
-      <c r="E13" s="50" t="s">
+      <c r="E13" s="49" t="s">
         <v>116</v>
       </c>
-      <c r="F13" s="50" t="s">
+      <c r="F13" s="49" t="s">
         <v>117</v>
       </c>
-      <c r="G13" s="50" t="s">
+      <c r="G13" s="49" t="s">
         <v>118</v>
       </c>
-      <c r="H13" s="46" t="s">
+      <c r="H13" s="45" t="s">
         <v>106</v>
       </c>
-      <c r="I13" s="52">
+      <c r="I13" s="51">
         <v>44135</v>
       </c>
-      <c r="O13" s="10"/>
-[...10 lines deleted...]
-      <c r="D14" s="47" t="s">
+      <c r="O13" s="9"/>
+      <c r="P13" s="9"/>
+      <c r="Q13" s="9"/>
+      <c r="S13" s="4"/>
+      <c r="T13" s="4"/>
+      <c r="U13" s="4"/>
+    </row>
+    <row r="14" spans="1:21" s="6" customFormat="1" ht="43.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="4"/>
+      <c r="B14" s="4"/>
+      <c r="C14" s="148"/>
+      <c r="D14" s="46" t="s">
         <v>119</v>
       </c>
-      <c r="E14" s="50" t="s">
+      <c r="E14" s="49" t="s">
         <v>131</v>
       </c>
-      <c r="F14" s="50" t="s">
+      <c r="F14" s="49" t="s">
         <v>120</v>
       </c>
-      <c r="G14" s="50" t="s">
+      <c r="G14" s="49" t="s">
         <v>118</v>
       </c>
-      <c r="H14" s="46" t="s">
+      <c r="H14" s="45" t="s">
         <v>106</v>
       </c>
-      <c r="I14" s="52">
+      <c r="I14" s="51">
         <v>44135</v>
       </c>
-      <c r="O14" s="10"/>
-[...9 lines deleted...]
-      <c r="C15" s="48" t="s">
+      <c r="O14" s="9"/>
+      <c r="P14" s="9"/>
+      <c r="Q14" s="9"/>
+      <c r="S14" s="4"/>
+      <c r="T14" s="4"/>
+      <c r="U14" s="4"/>
+    </row>
+    <row r="15" spans="1:21" s="6" customFormat="1" ht="58.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="4"/>
+      <c r="B15" s="4"/>
+      <c r="C15" s="47" t="s">
         <v>136</v>
       </c>
-      <c r="D15" s="47" t="s">
+      <c r="D15" s="46" t="s">
         <v>68</v>
       </c>
-      <c r="E15" s="15" t="s">
+      <c r="E15" s="14" t="s">
         <v>139</v>
       </c>
-      <c r="F15" s="15" t="s">
+      <c r="F15" s="14" t="s">
         <v>140</v>
       </c>
-      <c r="G15" s="15" t="s">
+      <c r="G15" s="14" t="s">
         <v>141</v>
       </c>
-      <c r="H15" s="46" t="s">
+      <c r="H15" s="45" t="s">
         <v>106</v>
       </c>
-      <c r="I15" s="51">
+      <c r="I15" s="50">
         <v>44155</v>
       </c>
-      <c r="O15" s="10"/>
-[...9 lines deleted...]
-      <c r="C16" s="144" t="s">
+      <c r="O15" s="9"/>
+      <c r="P15" s="9"/>
+      <c r="Q15" s="9"/>
+      <c r="S15" s="4"/>
+      <c r="T15" s="4"/>
+      <c r="U15" s="4"/>
+    </row>
+    <row r="16" spans="1:21" s="6" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="4"/>
+      <c r="B16" s="4"/>
+      <c r="C16" s="148" t="s">
         <v>137</v>
       </c>
-      <c r="D16" s="47" t="s">
+      <c r="D16" s="46" t="s">
         <v>93</v>
       </c>
-      <c r="E16" s="50" t="s">
+      <c r="E16" s="49" t="s">
         <v>132</v>
       </c>
-      <c r="F16" s="50" t="s">
+      <c r="F16" s="49" t="s">
         <v>121</v>
       </c>
-      <c r="G16" s="50" t="s">
+      <c r="G16" s="49" t="s">
         <v>122</v>
       </c>
-      <c r="H16" s="50" t="s">
+      <c r="H16" s="49" t="s">
         <v>100</v>
       </c>
-      <c r="I16" s="52" t="s">
+      <c r="I16" s="51" t="s">
         <v>123</v>
       </c>
-      <c r="O16" s="10"/>
-[...10 lines deleted...]
-      <c r="D17" s="47" t="s">
+      <c r="O16" s="9"/>
+      <c r="P16" s="9"/>
+      <c r="Q16" s="9"/>
+      <c r="S16" s="4"/>
+      <c r="T16" s="4"/>
+      <c r="U16" s="4"/>
+    </row>
+    <row r="17" spans="1:21" s="6" customFormat="1" ht="63" x14ac:dyDescent="0.25">
+      <c r="A17" s="4"/>
+      <c r="B17" s="4"/>
+      <c r="C17" s="148"/>
+      <c r="D17" s="46" t="s">
         <v>124</v>
       </c>
-      <c r="E17" s="50" t="s">
+      <c r="E17" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="F17" s="50" t="s">
+      <c r="F17" s="49" t="s">
         <v>126</v>
       </c>
-      <c r="G17" s="50" t="s">
+      <c r="G17" s="49" t="s">
         <v>127</v>
       </c>
-      <c r="H17" s="32" t="s">
+      <c r="H17" s="31" t="s">
         <v>79</v>
       </c>
-      <c r="I17" s="52" t="s">
+      <c r="I17" s="51" t="s">
         <v>128</v>
       </c>
-      <c r="O17" s="10"/>
-[...1236 lines deleted...]
-      <c r="U129" s="5"/>
+      <c r="O17" s="9"/>
+      <c r="P17" s="9"/>
+      <c r="Q17" s="9"/>
+      <c r="S17" s="4"/>
+      <c r="T17" s="4"/>
+      <c r="U17" s="4"/>
+    </row>
+    <row r="18" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="4"/>
+      <c r="B18" s="4"/>
+      <c r="C18" s="4"/>
+      <c r="O18" s="9"/>
+      <c r="P18" s="9"/>
+      <c r="Q18" s="9"/>
+      <c r="S18" s="4"/>
+      <c r="T18" s="4"/>
+      <c r="U18" s="4"/>
+    </row>
+    <row r="19" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="4"/>
+      <c r="B19" s="4"/>
+      <c r="C19" s="4"/>
+      <c r="O19" s="9"/>
+      <c r="P19" s="9"/>
+      <c r="Q19" s="9"/>
+      <c r="S19" s="4"/>
+      <c r="T19" s="4"/>
+      <c r="U19" s="4"/>
+    </row>
+    <row r="20" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="4"/>
+      <c r="B20" s="4"/>
+      <c r="C20" s="4"/>
+      <c r="O20" s="9"/>
+      <c r="P20" s="9"/>
+      <c r="Q20" s="9"/>
+      <c r="S20" s="4"/>
+      <c r="T20" s="4"/>
+      <c r="U20" s="4"/>
+    </row>
+    <row r="21" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="4"/>
+      <c r="B21" s="4"/>
+      <c r="C21" s="4"/>
+      <c r="O21" s="9"/>
+      <c r="P21" s="9"/>
+      <c r="Q21" s="9"/>
+      <c r="S21" s="4"/>
+      <c r="T21" s="4"/>
+      <c r="U21" s="4"/>
+    </row>
+    <row r="22" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="4"/>
+      <c r="B22" s="4"/>
+      <c r="C22" s="4"/>
+      <c r="O22" s="9"/>
+      <c r="P22" s="9"/>
+      <c r="Q22" s="9"/>
+      <c r="S22" s="4"/>
+      <c r="T22" s="4"/>
+      <c r="U22" s="4"/>
+    </row>
+    <row r="23" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="4"/>
+      <c r="B23" s="4"/>
+      <c r="C23" s="4"/>
+      <c r="O23" s="9"/>
+      <c r="P23" s="9"/>
+      <c r="Q23" s="9"/>
+      <c r="S23" s="4"/>
+      <c r="T23" s="4"/>
+      <c r="U23" s="4"/>
+    </row>
+    <row r="24" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="4"/>
+      <c r="B24" s="4"/>
+      <c r="C24" s="4"/>
+      <c r="O24" s="9"/>
+      <c r="P24" s="9"/>
+      <c r="Q24" s="9"/>
+      <c r="S24" s="4"/>
+      <c r="T24" s="4"/>
+      <c r="U24" s="4"/>
+    </row>
+    <row r="25" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="4"/>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
+      <c r="O25" s="9"/>
+      <c r="P25" s="9"/>
+      <c r="Q25" s="9"/>
+      <c r="S25" s="4"/>
+      <c r="T25" s="4"/>
+      <c r="U25" s="4"/>
+    </row>
+    <row r="26" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="4"/>
+      <c r="B26" s="4"/>
+      <c r="C26" s="4"/>
+      <c r="O26" s="9"/>
+      <c r="P26" s="9"/>
+      <c r="Q26" s="9"/>
+      <c r="S26" s="4"/>
+      <c r="T26" s="4"/>
+      <c r="U26" s="4"/>
+    </row>
+    <row r="27" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="4"/>
+      <c r="B27" s="4"/>
+      <c r="C27" s="4"/>
+      <c r="O27" s="9"/>
+      <c r="P27" s="9"/>
+      <c r="Q27" s="9"/>
+      <c r="S27" s="4"/>
+      <c r="T27" s="4"/>
+      <c r="U27" s="4"/>
+    </row>
+    <row r="28" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="4"/>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
+      <c r="O28" s="9"/>
+      <c r="P28" s="9"/>
+      <c r="Q28" s="9"/>
+      <c r="S28" s="4"/>
+      <c r="T28" s="4"/>
+      <c r="U28" s="4"/>
+    </row>
+    <row r="29" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="4"/>
+      <c r="B29" s="4"/>
+      <c r="C29" s="4"/>
+      <c r="O29" s="9"/>
+      <c r="P29" s="9"/>
+      <c r="Q29" s="9"/>
+      <c r="S29" s="4"/>
+      <c r="T29" s="4"/>
+      <c r="U29" s="4"/>
+    </row>
+    <row r="30" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="4"/>
+      <c r="B30" s="4"/>
+      <c r="C30" s="4"/>
+      <c r="O30" s="9"/>
+      <c r="P30" s="9"/>
+      <c r="Q30" s="9"/>
+      <c r="S30" s="4"/>
+      <c r="T30" s="4"/>
+      <c r="U30" s="4"/>
+    </row>
+    <row r="31" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="4"/>
+      <c r="B31" s="4"/>
+      <c r="C31" s="4"/>
+      <c r="O31" s="9"/>
+      <c r="P31" s="9"/>
+      <c r="Q31" s="9"/>
+      <c r="S31" s="4"/>
+      <c r="T31" s="4"/>
+      <c r="U31" s="4"/>
+    </row>
+    <row r="32" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="4"/>
+      <c r="B32" s="4"/>
+      <c r="C32" s="4"/>
+      <c r="O32" s="9"/>
+      <c r="P32" s="9"/>
+      <c r="Q32" s="9"/>
+      <c r="S32" s="4"/>
+      <c r="T32" s="4"/>
+      <c r="U32" s="4"/>
+    </row>
+    <row r="33" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="4"/>
+      <c r="B33" s="4"/>
+      <c r="C33" s="4"/>
+      <c r="O33" s="9"/>
+      <c r="P33" s="9"/>
+      <c r="Q33" s="9"/>
+      <c r="S33" s="4"/>
+      <c r="T33" s="4"/>
+      <c r="U33" s="4"/>
+    </row>
+    <row r="34" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="4"/>
+      <c r="B34" s="4"/>
+      <c r="C34" s="4"/>
+      <c r="O34" s="9"/>
+      <c r="P34" s="9"/>
+      <c r="Q34" s="9"/>
+      <c r="S34" s="4"/>
+      <c r="T34" s="4"/>
+      <c r="U34" s="4"/>
+    </row>
+    <row r="35" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="4"/>
+      <c r="B35" s="4"/>
+      <c r="C35" s="4"/>
+      <c r="O35" s="9"/>
+      <c r="P35" s="9"/>
+      <c r="Q35" s="9"/>
+      <c r="S35" s="4"/>
+      <c r="T35" s="4"/>
+      <c r="U35" s="4"/>
+    </row>
+    <row r="36" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="4"/>
+      <c r="B36" s="4"/>
+      <c r="C36" s="4"/>
+      <c r="O36" s="9"/>
+      <c r="P36" s="9"/>
+      <c r="Q36" s="9"/>
+      <c r="S36" s="4"/>
+      <c r="T36" s="4"/>
+      <c r="U36" s="4"/>
+    </row>
+    <row r="37" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="4"/>
+      <c r="B37" s="4"/>
+      <c r="C37" s="4"/>
+      <c r="O37" s="9"/>
+      <c r="P37" s="9"/>
+      <c r="Q37" s="9"/>
+      <c r="S37" s="4"/>
+      <c r="T37" s="4"/>
+      <c r="U37" s="4"/>
+    </row>
+    <row r="38" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="4"/>
+      <c r="B38" s="4"/>
+      <c r="C38" s="4"/>
+      <c r="O38" s="9"/>
+      <c r="P38" s="9"/>
+      <c r="Q38" s="9"/>
+      <c r="S38" s="4"/>
+      <c r="T38" s="4"/>
+      <c r="U38" s="4"/>
+    </row>
+    <row r="39" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="4"/>
+      <c r="B39" s="4"/>
+      <c r="C39" s="4"/>
+      <c r="O39" s="9"/>
+      <c r="P39" s="9"/>
+      <c r="Q39" s="9"/>
+      <c r="S39" s="4"/>
+      <c r="T39" s="4"/>
+      <c r="U39" s="4"/>
+    </row>
+    <row r="40" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="4"/>
+      <c r="B40" s="4"/>
+      <c r="C40" s="4"/>
+      <c r="O40" s="9"/>
+      <c r="P40" s="9"/>
+      <c r="Q40" s="9"/>
+      <c r="S40" s="4"/>
+      <c r="T40" s="4"/>
+      <c r="U40" s="4"/>
+    </row>
+    <row r="41" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="4"/>
+      <c r="B41" s="4"/>
+      <c r="C41" s="4"/>
+      <c r="O41" s="9"/>
+      <c r="P41" s="9"/>
+      <c r="Q41" s="9"/>
+      <c r="S41" s="4"/>
+      <c r="T41" s="4"/>
+      <c r="U41" s="4"/>
+    </row>
+    <row r="42" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="4"/>
+      <c r="B42" s="4"/>
+      <c r="C42" s="4"/>
+      <c r="O42" s="9"/>
+      <c r="P42" s="9"/>
+      <c r="Q42" s="9"/>
+      <c r="S42" s="4"/>
+      <c r="T42" s="4"/>
+      <c r="U42" s="4"/>
+    </row>
+    <row r="43" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="4"/>
+      <c r="B43" s="4"/>
+      <c r="C43" s="4"/>
+      <c r="O43" s="9"/>
+      <c r="P43" s="9"/>
+      <c r="Q43" s="9"/>
+      <c r="S43" s="4"/>
+      <c r="T43" s="4"/>
+      <c r="U43" s="4"/>
+    </row>
+    <row r="44" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="4"/>
+      <c r="B44" s="4"/>
+      <c r="C44" s="4"/>
+      <c r="O44" s="9"/>
+      <c r="P44" s="9"/>
+      <c r="Q44" s="9"/>
+      <c r="S44" s="4"/>
+      <c r="T44" s="4"/>
+      <c r="U44" s="4"/>
+    </row>
+    <row r="45" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="4"/>
+      <c r="B45" s="4"/>
+      <c r="C45" s="4"/>
+      <c r="O45" s="9"/>
+      <c r="P45" s="9"/>
+      <c r="Q45" s="9"/>
+      <c r="S45" s="4"/>
+      <c r="T45" s="4"/>
+      <c r="U45" s="4"/>
+    </row>
+    <row r="46" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="4"/>
+      <c r="B46" s="4"/>
+      <c r="C46" s="4"/>
+      <c r="O46" s="9"/>
+      <c r="P46" s="9"/>
+      <c r="Q46" s="9"/>
+      <c r="S46" s="4"/>
+      <c r="T46" s="4"/>
+      <c r="U46" s="4"/>
+    </row>
+    <row r="47" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="4"/>
+      <c r="B47" s="4"/>
+      <c r="C47" s="4"/>
+      <c r="O47" s="9"/>
+      <c r="P47" s="9"/>
+      <c r="Q47" s="9"/>
+      <c r="S47" s="4"/>
+      <c r="T47" s="4"/>
+      <c r="U47" s="4"/>
+    </row>
+    <row r="48" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="4"/>
+      <c r="B48" s="4"/>
+      <c r="C48" s="4"/>
+      <c r="O48" s="9"/>
+      <c r="P48" s="9"/>
+      <c r="Q48" s="9"/>
+      <c r="S48" s="4"/>
+      <c r="T48" s="4"/>
+      <c r="U48" s="4"/>
+    </row>
+    <row r="49" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="4"/>
+      <c r="B49" s="4"/>
+      <c r="C49" s="4"/>
+      <c r="O49" s="9"/>
+      <c r="P49" s="9"/>
+      <c r="Q49" s="9"/>
+      <c r="S49" s="4"/>
+      <c r="T49" s="4"/>
+      <c r="U49" s="4"/>
+    </row>
+    <row r="50" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="4"/>
+      <c r="B50" s="4"/>
+      <c r="C50" s="4"/>
+      <c r="O50" s="9"/>
+      <c r="P50" s="9"/>
+      <c r="Q50" s="9"/>
+      <c r="S50" s="4"/>
+      <c r="T50" s="4"/>
+      <c r="U50" s="4"/>
+    </row>
+    <row r="51" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="4"/>
+      <c r="B51" s="4"/>
+      <c r="C51" s="4"/>
+      <c r="O51" s="9"/>
+      <c r="P51" s="9"/>
+      <c r="Q51" s="9"/>
+      <c r="S51" s="4"/>
+      <c r="T51" s="4"/>
+      <c r="U51" s="4"/>
+    </row>
+    <row r="52" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="4"/>
+      <c r="B52" s="4"/>
+      <c r="C52" s="4"/>
+      <c r="O52" s="9"/>
+      <c r="P52" s="9"/>
+      <c r="Q52" s="9"/>
+      <c r="S52" s="4"/>
+      <c r="T52" s="4"/>
+      <c r="U52" s="4"/>
+    </row>
+    <row r="53" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="4"/>
+      <c r="B53" s="4"/>
+      <c r="C53" s="4"/>
+      <c r="O53" s="9"/>
+      <c r="P53" s="9"/>
+      <c r="Q53" s="9"/>
+      <c r="S53" s="4"/>
+      <c r="T53" s="4"/>
+      <c r="U53" s="4"/>
+    </row>
+    <row r="54" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="4"/>
+      <c r="B54" s="4"/>
+      <c r="C54" s="4"/>
+      <c r="O54" s="9"/>
+      <c r="P54" s="9"/>
+      <c r="Q54" s="9"/>
+      <c r="S54" s="4"/>
+      <c r="T54" s="4"/>
+      <c r="U54" s="4"/>
+    </row>
+    <row r="55" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="4"/>
+      <c r="B55" s="4"/>
+      <c r="C55" s="4"/>
+      <c r="O55" s="9"/>
+      <c r="P55" s="9"/>
+      <c r="Q55" s="9"/>
+      <c r="S55" s="4"/>
+      <c r="T55" s="4"/>
+      <c r="U55" s="4"/>
+    </row>
+    <row r="56" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="4"/>
+      <c r="B56" s="4"/>
+      <c r="C56" s="4"/>
+      <c r="O56" s="9"/>
+      <c r="P56" s="9"/>
+      <c r="Q56" s="9"/>
+      <c r="S56" s="4"/>
+      <c r="T56" s="4"/>
+      <c r="U56" s="4"/>
+    </row>
+    <row r="57" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="4"/>
+      <c r="B57" s="4"/>
+      <c r="C57" s="4"/>
+      <c r="O57" s="9"/>
+      <c r="P57" s="9"/>
+      <c r="Q57" s="9"/>
+      <c r="S57" s="4"/>
+      <c r="T57" s="4"/>
+      <c r="U57" s="4"/>
+    </row>
+    <row r="58" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="4"/>
+      <c r="B58" s="4"/>
+      <c r="C58" s="4"/>
+      <c r="O58" s="9"/>
+      <c r="P58" s="9"/>
+      <c r="Q58" s="9"/>
+      <c r="S58" s="4"/>
+      <c r="T58" s="4"/>
+      <c r="U58" s="4"/>
+    </row>
+    <row r="59" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="4"/>
+      <c r="B59" s="4"/>
+      <c r="C59" s="4"/>
+      <c r="O59" s="9"/>
+      <c r="P59" s="9"/>
+      <c r="Q59" s="9"/>
+      <c r="S59" s="4"/>
+      <c r="T59" s="4"/>
+      <c r="U59" s="4"/>
+    </row>
+    <row r="60" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="4"/>
+      <c r="B60" s="4"/>
+      <c r="C60" s="4"/>
+      <c r="O60" s="9"/>
+      <c r="P60" s="9"/>
+      <c r="Q60" s="9"/>
+      <c r="S60" s="4"/>
+      <c r="T60" s="4"/>
+      <c r="U60" s="4"/>
+    </row>
+    <row r="61" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="4"/>
+      <c r="B61" s="4"/>
+      <c r="C61" s="4"/>
+      <c r="O61" s="9"/>
+      <c r="P61" s="9"/>
+      <c r="Q61" s="9"/>
+      <c r="S61" s="4"/>
+      <c r="T61" s="4"/>
+      <c r="U61" s="4"/>
+    </row>
+    <row r="62" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="4"/>
+      <c r="B62" s="4"/>
+      <c r="C62" s="4"/>
+      <c r="O62" s="9"/>
+      <c r="P62" s="9"/>
+      <c r="Q62" s="9"/>
+      <c r="S62" s="4"/>
+      <c r="T62" s="4"/>
+      <c r="U62" s="4"/>
+    </row>
+    <row r="63" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="4"/>
+      <c r="B63" s="4"/>
+      <c r="C63" s="4"/>
+      <c r="O63" s="9"/>
+      <c r="P63" s="9"/>
+      <c r="Q63" s="9"/>
+      <c r="S63" s="4"/>
+      <c r="T63" s="4"/>
+      <c r="U63" s="4"/>
+    </row>
+    <row r="64" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="4"/>
+      <c r="B64" s="4"/>
+      <c r="C64" s="4"/>
+      <c r="O64" s="9"/>
+      <c r="P64" s="9"/>
+      <c r="Q64" s="9"/>
+      <c r="S64" s="4"/>
+      <c r="T64" s="4"/>
+      <c r="U64" s="4"/>
+    </row>
+    <row r="65" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="4"/>
+      <c r="B65" s="4"/>
+      <c r="C65" s="4"/>
+      <c r="O65" s="9"/>
+      <c r="P65" s="9"/>
+      <c r="Q65" s="9"/>
+      <c r="S65" s="4"/>
+      <c r="T65" s="4"/>
+      <c r="U65" s="4"/>
+    </row>
+    <row r="66" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="4"/>
+      <c r="B66" s="4"/>
+      <c r="C66" s="4"/>
+      <c r="O66" s="9"/>
+      <c r="P66" s="9"/>
+      <c r="Q66" s="9"/>
+      <c r="S66" s="4"/>
+      <c r="T66" s="4"/>
+      <c r="U66" s="4"/>
+    </row>
+    <row r="67" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="4"/>
+      <c r="B67" s="4"/>
+      <c r="C67" s="4"/>
+      <c r="O67" s="9"/>
+      <c r="P67" s="9"/>
+      <c r="Q67" s="9"/>
+      <c r="S67" s="4"/>
+      <c r="T67" s="4"/>
+      <c r="U67" s="4"/>
+    </row>
+    <row r="68" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="4"/>
+      <c r="B68" s="4"/>
+      <c r="C68" s="4"/>
+      <c r="O68" s="9"/>
+      <c r="P68" s="9"/>
+      <c r="Q68" s="9"/>
+      <c r="S68" s="4"/>
+      <c r="T68" s="4"/>
+      <c r="U68" s="4"/>
+    </row>
+    <row r="69" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="4"/>
+      <c r="B69" s="4"/>
+      <c r="C69" s="4"/>
+      <c r="O69" s="9"/>
+      <c r="P69" s="9"/>
+      <c r="Q69" s="9"/>
+      <c r="S69" s="4"/>
+      <c r="T69" s="4"/>
+      <c r="U69" s="4"/>
+    </row>
+    <row r="70" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="4"/>
+      <c r="B70" s="4"/>
+      <c r="C70" s="4"/>
+      <c r="O70" s="9"/>
+      <c r="P70" s="9"/>
+      <c r="Q70" s="9"/>
+      <c r="S70" s="4"/>
+      <c r="T70" s="4"/>
+      <c r="U70" s="4"/>
+    </row>
+    <row r="71" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="4"/>
+      <c r="B71" s="4"/>
+      <c r="C71" s="4"/>
+      <c r="O71" s="9"/>
+      <c r="P71" s="9"/>
+      <c r="Q71" s="9"/>
+      <c r="S71" s="4"/>
+      <c r="T71" s="4"/>
+      <c r="U71" s="4"/>
+    </row>
+    <row r="72" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="4"/>
+      <c r="B72" s="4"/>
+      <c r="C72" s="4"/>
+      <c r="O72" s="9"/>
+      <c r="P72" s="9"/>
+      <c r="Q72" s="9"/>
+      <c r="S72" s="4"/>
+      <c r="T72" s="4"/>
+      <c r="U72" s="4"/>
+    </row>
+    <row r="73" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="4"/>
+      <c r="B73" s="4"/>
+      <c r="C73" s="4"/>
+      <c r="O73" s="9"/>
+      <c r="P73" s="9"/>
+      <c r="Q73" s="9"/>
+      <c r="S73" s="4"/>
+      <c r="T73" s="4"/>
+      <c r="U73" s="4"/>
+    </row>
+    <row r="74" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="4"/>
+      <c r="B74" s="4"/>
+      <c r="C74" s="4"/>
+      <c r="O74" s="9"/>
+      <c r="P74" s="9"/>
+      <c r="Q74" s="9"/>
+      <c r="S74" s="4"/>
+      <c r="T74" s="4"/>
+      <c r="U74" s="4"/>
+    </row>
+    <row r="75" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="4"/>
+      <c r="B75" s="4"/>
+      <c r="C75" s="4"/>
+      <c r="O75" s="9"/>
+      <c r="P75" s="9"/>
+      <c r="Q75" s="9"/>
+      <c r="S75" s="4"/>
+      <c r="T75" s="4"/>
+      <c r="U75" s="4"/>
+    </row>
+    <row r="76" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="4"/>
+      <c r="B76" s="4"/>
+      <c r="C76" s="4"/>
+      <c r="O76" s="9"/>
+      <c r="P76" s="9"/>
+      <c r="Q76" s="9"/>
+      <c r="S76" s="4"/>
+      <c r="T76" s="4"/>
+      <c r="U76" s="4"/>
+    </row>
+    <row r="77" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="4"/>
+      <c r="B77" s="4"/>
+      <c r="C77" s="4"/>
+      <c r="O77" s="9"/>
+      <c r="P77" s="9"/>
+      <c r="Q77" s="9"/>
+      <c r="S77" s="4"/>
+      <c r="T77" s="4"/>
+      <c r="U77" s="4"/>
+    </row>
+    <row r="78" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="4"/>
+      <c r="B78" s="4"/>
+      <c r="C78" s="4"/>
+      <c r="O78" s="9"/>
+      <c r="P78" s="9"/>
+      <c r="Q78" s="9"/>
+      <c r="S78" s="4"/>
+      <c r="T78" s="4"/>
+      <c r="U78" s="4"/>
+    </row>
+    <row r="79" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="4"/>
+      <c r="B79" s="4"/>
+      <c r="C79" s="4"/>
+      <c r="O79" s="9"/>
+      <c r="P79" s="9"/>
+      <c r="Q79" s="9"/>
+      <c r="S79" s="4"/>
+      <c r="T79" s="4"/>
+      <c r="U79" s="4"/>
+    </row>
+    <row r="80" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="4"/>
+      <c r="B80" s="4"/>
+      <c r="C80" s="4"/>
+      <c r="O80" s="9"/>
+      <c r="P80" s="9"/>
+      <c r="Q80" s="9"/>
+      <c r="S80" s="4"/>
+      <c r="T80" s="4"/>
+      <c r="U80" s="4"/>
+    </row>
+    <row r="81" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="4"/>
+      <c r="B81" s="4"/>
+      <c r="C81" s="4"/>
+      <c r="O81" s="9"/>
+      <c r="P81" s="9"/>
+      <c r="Q81" s="9"/>
+      <c r="S81" s="4"/>
+      <c r="T81" s="4"/>
+      <c r="U81" s="4"/>
+    </row>
+    <row r="82" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="4"/>
+      <c r="B82" s="4"/>
+      <c r="C82" s="4"/>
+      <c r="O82" s="9"/>
+      <c r="P82" s="9"/>
+      <c r="Q82" s="9"/>
+      <c r="S82" s="4"/>
+      <c r="T82" s="4"/>
+      <c r="U82" s="4"/>
+    </row>
+    <row r="83" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="4"/>
+      <c r="B83" s="4"/>
+      <c r="C83" s="4"/>
+      <c r="O83" s="9"/>
+      <c r="P83" s="9"/>
+      <c r="Q83" s="9"/>
+      <c r="S83" s="4"/>
+      <c r="T83" s="4"/>
+      <c r="U83" s="4"/>
+    </row>
+    <row r="84" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="4"/>
+      <c r="B84" s="4"/>
+      <c r="C84" s="4"/>
+      <c r="O84" s="9"/>
+      <c r="P84" s="9"/>
+      <c r="Q84" s="9"/>
+      <c r="S84" s="4"/>
+      <c r="T84" s="4"/>
+      <c r="U84" s="4"/>
+    </row>
+    <row r="85" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="4"/>
+      <c r="B85" s="4"/>
+      <c r="C85" s="4"/>
+      <c r="O85" s="9"/>
+      <c r="P85" s="9"/>
+      <c r="Q85" s="9"/>
+      <c r="S85" s="4"/>
+      <c r="T85" s="4"/>
+      <c r="U85" s="4"/>
+    </row>
+    <row r="86" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="4"/>
+      <c r="B86" s="4"/>
+      <c r="C86" s="4"/>
+      <c r="O86" s="9"/>
+      <c r="P86" s="9"/>
+      <c r="Q86" s="9"/>
+      <c r="S86" s="4"/>
+      <c r="T86" s="4"/>
+      <c r="U86" s="4"/>
+    </row>
+    <row r="87" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="4"/>
+      <c r="B87" s="4"/>
+      <c r="C87" s="4"/>
+      <c r="O87" s="9"/>
+      <c r="P87" s="9"/>
+      <c r="Q87" s="9"/>
+      <c r="S87" s="4"/>
+      <c r="T87" s="4"/>
+      <c r="U87" s="4"/>
+    </row>
+    <row r="88" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="4"/>
+      <c r="B88" s="4"/>
+      <c r="C88" s="4"/>
+      <c r="O88" s="9"/>
+      <c r="P88" s="9"/>
+      <c r="Q88" s="9"/>
+      <c r="S88" s="4"/>
+      <c r="T88" s="4"/>
+      <c r="U88" s="4"/>
+    </row>
+    <row r="89" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="4"/>
+      <c r="B89" s="4"/>
+      <c r="C89" s="4"/>
+      <c r="O89" s="9"/>
+      <c r="P89" s="9"/>
+      <c r="Q89" s="9"/>
+      <c r="S89" s="4"/>
+      <c r="T89" s="4"/>
+      <c r="U89" s="4"/>
+    </row>
+    <row r="90" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="4"/>
+      <c r="B90" s="4"/>
+      <c r="C90" s="4"/>
+      <c r="O90" s="9"/>
+      <c r="P90" s="9"/>
+      <c r="Q90" s="9"/>
+      <c r="S90" s="4"/>
+      <c r="T90" s="4"/>
+      <c r="U90" s="4"/>
+    </row>
+    <row r="91" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="4"/>
+      <c r="B91" s="4"/>
+      <c r="C91" s="4"/>
+      <c r="O91" s="9"/>
+      <c r="P91" s="9"/>
+      <c r="Q91" s="9"/>
+      <c r="S91" s="4"/>
+      <c r="T91" s="4"/>
+      <c r="U91" s="4"/>
+    </row>
+    <row r="92" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="4"/>
+      <c r="B92" s="4"/>
+      <c r="C92" s="4"/>
+      <c r="O92" s="9"/>
+      <c r="P92" s="9"/>
+      <c r="Q92" s="9"/>
+      <c r="S92" s="4"/>
+      <c r="T92" s="4"/>
+      <c r="U92" s="4"/>
+    </row>
+    <row r="93" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="4"/>
+      <c r="B93" s="4"/>
+      <c r="C93" s="4"/>
+      <c r="O93" s="9"/>
+      <c r="P93" s="9"/>
+      <c r="Q93" s="9"/>
+      <c r="S93" s="4"/>
+      <c r="T93" s="4"/>
+      <c r="U93" s="4"/>
+    </row>
+    <row r="94" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="4"/>
+      <c r="B94" s="4"/>
+      <c r="C94" s="4"/>
+      <c r="O94" s="9"/>
+      <c r="P94" s="9"/>
+      <c r="Q94" s="9"/>
+      <c r="S94" s="4"/>
+      <c r="T94" s="4"/>
+      <c r="U94" s="4"/>
+    </row>
+    <row r="95" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="4"/>
+      <c r="B95" s="4"/>
+      <c r="C95" s="4"/>
+      <c r="O95" s="9"/>
+      <c r="P95" s="9"/>
+      <c r="Q95" s="9"/>
+      <c r="S95" s="4"/>
+      <c r="T95" s="4"/>
+      <c r="U95" s="4"/>
+    </row>
+    <row r="96" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="4"/>
+      <c r="B96" s="4"/>
+      <c r="C96" s="4"/>
+      <c r="O96" s="9"/>
+      <c r="P96" s="9"/>
+      <c r="Q96" s="9"/>
+      <c r="S96" s="4"/>
+      <c r="T96" s="4"/>
+      <c r="U96" s="4"/>
+    </row>
+    <row r="97" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="4"/>
+      <c r="B97" s="4"/>
+      <c r="C97" s="4"/>
+      <c r="O97" s="9"/>
+      <c r="P97" s="9"/>
+      <c r="Q97" s="9"/>
+      <c r="S97" s="4"/>
+      <c r="T97" s="4"/>
+      <c r="U97" s="4"/>
+    </row>
+    <row r="98" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="4"/>
+      <c r="B98" s="4"/>
+      <c r="C98" s="4"/>
+      <c r="O98" s="9"/>
+      <c r="P98" s="9"/>
+      <c r="Q98" s="9"/>
+      <c r="S98" s="4"/>
+      <c r="T98" s="4"/>
+      <c r="U98" s="4"/>
+    </row>
+    <row r="99" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="4"/>
+      <c r="B99" s="4"/>
+      <c r="C99" s="4"/>
+      <c r="O99" s="9"/>
+      <c r="P99" s="9"/>
+      <c r="Q99" s="9"/>
+      <c r="S99" s="4"/>
+      <c r="T99" s="4"/>
+      <c r="U99" s="4"/>
+    </row>
+    <row r="100" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="4"/>
+      <c r="B100" s="4"/>
+      <c r="C100" s="4"/>
+      <c r="O100" s="9"/>
+      <c r="P100" s="9"/>
+      <c r="Q100" s="9"/>
+      <c r="S100" s="4"/>
+      <c r="T100" s="4"/>
+      <c r="U100" s="4"/>
+    </row>
+    <row r="101" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="4"/>
+      <c r="B101" s="4"/>
+      <c r="C101" s="4"/>
+      <c r="O101" s="9"/>
+      <c r="P101" s="9"/>
+      <c r="Q101" s="9"/>
+      <c r="S101" s="4"/>
+      <c r="T101" s="4"/>
+      <c r="U101" s="4"/>
+    </row>
+    <row r="102" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="4"/>
+      <c r="B102" s="4"/>
+      <c r="C102" s="4"/>
+      <c r="O102" s="9"/>
+      <c r="P102" s="9"/>
+      <c r="Q102" s="9"/>
+      <c r="S102" s="4"/>
+      <c r="T102" s="4"/>
+      <c r="U102" s="4"/>
+    </row>
+    <row r="103" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="4"/>
+      <c r="B103" s="4"/>
+      <c r="C103" s="4"/>
+      <c r="O103" s="9"/>
+      <c r="P103" s="9"/>
+      <c r="Q103" s="9"/>
+      <c r="S103" s="4"/>
+      <c r="T103" s="4"/>
+      <c r="U103" s="4"/>
+    </row>
+    <row r="104" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="4"/>
+      <c r="B104" s="4"/>
+      <c r="C104" s="4"/>
+      <c r="O104" s="9"/>
+      <c r="P104" s="9"/>
+      <c r="Q104" s="9"/>
+      <c r="S104" s="4"/>
+      <c r="T104" s="4"/>
+      <c r="U104" s="4"/>
+    </row>
+    <row r="105" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="4"/>
+      <c r="B105" s="4"/>
+      <c r="C105" s="4"/>
+      <c r="O105" s="9"/>
+      <c r="P105" s="9"/>
+      <c r="Q105" s="9"/>
+      <c r="S105" s="4"/>
+      <c r="T105" s="4"/>
+      <c r="U105" s="4"/>
+    </row>
+    <row r="106" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="4"/>
+      <c r="B106" s="4"/>
+      <c r="C106" s="4"/>
+      <c r="O106" s="9"/>
+      <c r="P106" s="9"/>
+      <c r="Q106" s="9"/>
+      <c r="S106" s="4"/>
+      <c r="T106" s="4"/>
+      <c r="U106" s="4"/>
+    </row>
+    <row r="107" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="4"/>
+      <c r="B107" s="4"/>
+      <c r="C107" s="4"/>
+      <c r="O107" s="9"/>
+      <c r="P107" s="9"/>
+      <c r="Q107" s="9"/>
+      <c r="S107" s="4"/>
+      <c r="T107" s="4"/>
+      <c r="U107" s="4"/>
+    </row>
+    <row r="108" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="4"/>
+      <c r="B108" s="4"/>
+      <c r="C108" s="4"/>
+      <c r="O108" s="9"/>
+      <c r="P108" s="9"/>
+      <c r="Q108" s="9"/>
+      <c r="S108" s="4"/>
+      <c r="T108" s="4"/>
+      <c r="U108" s="4"/>
+    </row>
+    <row r="109" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="4"/>
+      <c r="B109" s="4"/>
+      <c r="C109" s="4"/>
+      <c r="O109" s="9"/>
+      <c r="P109" s="9"/>
+      <c r="Q109" s="9"/>
+      <c r="S109" s="4"/>
+      <c r="T109" s="4"/>
+      <c r="U109" s="4"/>
+    </row>
+    <row r="110" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="4"/>
+      <c r="B110" s="4"/>
+      <c r="C110" s="4"/>
+      <c r="O110" s="9"/>
+      <c r="P110" s="9"/>
+      <c r="Q110" s="9"/>
+      <c r="S110" s="4"/>
+      <c r="T110" s="4"/>
+      <c r="U110" s="4"/>
+    </row>
+    <row r="111" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="4"/>
+      <c r="B111" s="4"/>
+      <c r="C111" s="4"/>
+      <c r="O111" s="9"/>
+      <c r="P111" s="9"/>
+      <c r="Q111" s="9"/>
+      <c r="S111" s="4"/>
+      <c r="T111" s="4"/>
+      <c r="U111" s="4"/>
+    </row>
+    <row r="112" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="4"/>
+      <c r="B112" s="4"/>
+      <c r="C112" s="4"/>
+      <c r="O112" s="9"/>
+      <c r="P112" s="9"/>
+      <c r="Q112" s="9"/>
+      <c r="S112" s="4"/>
+      <c r="T112" s="4"/>
+      <c r="U112" s="4"/>
+    </row>
+    <row r="113" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="4"/>
+      <c r="B113" s="4"/>
+      <c r="C113" s="4"/>
+      <c r="O113" s="9"/>
+      <c r="P113" s="9"/>
+      <c r="Q113" s="9"/>
+      <c r="S113" s="4"/>
+      <c r="T113" s="4"/>
+      <c r="U113" s="4"/>
+    </row>
+    <row r="114" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="4"/>
+      <c r="B114" s="4"/>
+      <c r="C114" s="4"/>
+      <c r="O114" s="9"/>
+      <c r="P114" s="9"/>
+      <c r="Q114" s="9"/>
+      <c r="S114" s="4"/>
+      <c r="T114" s="4"/>
+      <c r="U114" s="4"/>
+    </row>
+    <row r="115" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="4"/>
+      <c r="B115" s="4"/>
+      <c r="C115" s="4"/>
+      <c r="O115" s="9"/>
+      <c r="P115" s="9"/>
+      <c r="Q115" s="9"/>
+      <c r="S115" s="4"/>
+      <c r="T115" s="4"/>
+      <c r="U115" s="4"/>
+    </row>
+    <row r="116" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="4"/>
+      <c r="B116" s="4"/>
+      <c r="C116" s="4"/>
+      <c r="O116" s="9"/>
+      <c r="P116" s="9"/>
+      <c r="Q116" s="9"/>
+      <c r="S116" s="4"/>
+      <c r="T116" s="4"/>
+      <c r="U116" s="4"/>
+    </row>
+    <row r="117" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="4"/>
+      <c r="B117" s="4"/>
+      <c r="C117" s="4"/>
+      <c r="O117" s="9"/>
+      <c r="P117" s="9"/>
+      <c r="Q117" s="9"/>
+      <c r="S117" s="4"/>
+      <c r="T117" s="4"/>
+      <c r="U117" s="4"/>
+    </row>
+    <row r="118" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="4"/>
+      <c r="B118" s="4"/>
+      <c r="C118" s="4"/>
+      <c r="O118" s="9"/>
+      <c r="P118" s="9"/>
+      <c r="Q118" s="9"/>
+      <c r="S118" s="4"/>
+      <c r="T118" s="4"/>
+      <c r="U118" s="4"/>
+    </row>
+    <row r="119" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="4"/>
+      <c r="B119" s="4"/>
+      <c r="C119" s="4"/>
+      <c r="O119" s="9"/>
+      <c r="P119" s="9"/>
+      <c r="Q119" s="9"/>
+      <c r="S119" s="4"/>
+      <c r="T119" s="4"/>
+      <c r="U119" s="4"/>
+    </row>
+    <row r="120" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="4"/>
+      <c r="B120" s="4"/>
+      <c r="C120" s="4"/>
+      <c r="O120" s="9"/>
+      <c r="P120" s="9"/>
+      <c r="Q120" s="9"/>
+      <c r="S120" s="4"/>
+      <c r="T120" s="4"/>
+      <c r="U120" s="4"/>
+    </row>
+    <row r="121" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="4"/>
+      <c r="B121" s="4"/>
+      <c r="C121" s="4"/>
+      <c r="O121" s="9"/>
+      <c r="P121" s="9"/>
+      <c r="Q121" s="9"/>
+      <c r="S121" s="4"/>
+      <c r="T121" s="4"/>
+      <c r="U121" s="4"/>
+    </row>
+    <row r="122" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="4"/>
+      <c r="B122" s="4"/>
+      <c r="C122" s="4"/>
+      <c r="O122" s="9"/>
+      <c r="P122" s="9"/>
+      <c r="Q122" s="9"/>
+      <c r="S122" s="4"/>
+      <c r="T122" s="4"/>
+      <c r="U122" s="4"/>
+    </row>
+    <row r="123" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="4"/>
+      <c r="B123" s="4"/>
+      <c r="C123" s="4"/>
+      <c r="O123" s="9"/>
+      <c r="P123" s="9"/>
+      <c r="Q123" s="9"/>
+      <c r="S123" s="4"/>
+      <c r="T123" s="4"/>
+      <c r="U123" s="4"/>
+    </row>
+    <row r="124" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="4"/>
+      <c r="B124" s="4"/>
+      <c r="C124" s="4"/>
+      <c r="O124" s="9"/>
+      <c r="P124" s="9"/>
+      <c r="Q124" s="9"/>
+      <c r="S124" s="4"/>
+      <c r="T124" s="4"/>
+      <c r="U124" s="4"/>
+    </row>
+    <row r="125" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="4"/>
+      <c r="B125" s="4"/>
+      <c r="C125" s="4"/>
+      <c r="O125" s="9"/>
+      <c r="P125" s="9"/>
+      <c r="Q125" s="9"/>
+      <c r="S125" s="4"/>
+      <c r="T125" s="4"/>
+      <c r="U125" s="4"/>
+    </row>
+    <row r="126" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="4"/>
+      <c r="B126" s="4"/>
+      <c r="C126" s="4"/>
+      <c r="O126" s="9"/>
+      <c r="P126" s="9"/>
+      <c r="Q126" s="9"/>
+      <c r="S126" s="4"/>
+      <c r="T126" s="4"/>
+      <c r="U126" s="4"/>
+    </row>
+    <row r="127" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="4"/>
+      <c r="B127" s="4"/>
+      <c r="C127" s="4"/>
+      <c r="O127" s="9"/>
+      <c r="P127" s="9"/>
+      <c r="Q127" s="9"/>
+      <c r="S127" s="4"/>
+      <c r="T127" s="4"/>
+      <c r="U127" s="4"/>
+    </row>
+    <row r="128" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="4"/>
+      <c r="B128" s="4"/>
+      <c r="C128" s="4"/>
+      <c r="O128" s="9"/>
+      <c r="P128" s="9"/>
+      <c r="Q128" s="9"/>
+      <c r="S128" s="4"/>
+      <c r="T128" s="4"/>
+      <c r="U128" s="4"/>
+    </row>
+    <row r="129" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="4"/>
+      <c r="B129" s="4"/>
+      <c r="C129" s="4"/>
+      <c r="O129" s="9"/>
+      <c r="P129" s="9"/>
+      <c r="Q129" s="9"/>
+      <c r="S129" s="4"/>
+      <c r="T129" s="4"/>
+      <c r="U129" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="C12:C14"/>
     <mergeCell ref="C16:C17"/>
     <mergeCell ref="D2:R4"/>
     <mergeCell ref="B2:C4"/>
     <mergeCell ref="C8:C10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="Hoja8"/>
   <dimension ref="A1:AP143"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="1.42578125" style="5" customWidth="1"/>
+    <col min="1" max="1" width="1.42578125" style="4" customWidth="1"/>
     <col min="2" max="2" width="23" customWidth="1"/>
     <col min="3" max="3" width="50.42578125" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="44.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="26" style="1" customWidth="1"/>
     <col min="7" max="7" width="39.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="41.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="58.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="29.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="30.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="19.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="30" style="2" customWidth="1"/>
     <col min="16" max="16" width="36" style="2" customWidth="1"/>
     <col min="17" max="17" width="18.7109375" style="2" customWidth="1"/>
     <col min="18" max="18" width="46.28515625" style="1" customWidth="1"/>
-    <col min="19" max="21" width="11.42578125" style="5"/>
-    <col min="22" max="42" width="11.42578125" style="7"/>
+    <col min="19" max="21" width="11.42578125" style="4"/>
+    <col min="22" max="42" width="11.42578125" style="6"/>
     <col min="43" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="7" customFormat="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="U1" s="5"/>
+    <row r="1" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="4"/>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="O1" s="9"/>
+      <c r="P1" s="9"/>
+      <c r="Q1" s="9"/>
+      <c r="S1" s="4"/>
+      <c r="T1" s="4"/>
+      <c r="U1" s="4"/>
     </row>
     <row r="2" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="138"/>
-[...1 lines deleted...]
-      <c r="D2" s="140" t="s">
+      <c r="B2" s="142"/>
+      <c r="C2" s="142"/>
+      <c r="D2" s="144" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="140"/>
-[...12 lines deleted...]
-      <c r="R2" s="140"/>
+      <c r="E2" s="144"/>
+      <c r="F2" s="144"/>
+      <c r="G2" s="144"/>
+      <c r="H2" s="144"/>
+      <c r="I2" s="144"/>
+      <c r="J2" s="144"/>
+      <c r="K2" s="144"/>
+      <c r="L2" s="144"/>
+      <c r="M2" s="144"/>
+      <c r="N2" s="144"/>
+      <c r="O2" s="144"/>
+      <c r="P2" s="144"/>
+      <c r="Q2" s="144"/>
+      <c r="R2" s="144"/>
     </row>
     <row r="3" spans="1:21" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="138"/>
-[...15 lines deleted...]
-      <c r="R3" s="140"/>
+      <c r="B3" s="142"/>
+      <c r="C3" s="142"/>
+      <c r="D3" s="144"/>
+      <c r="E3" s="144"/>
+      <c r="F3" s="144"/>
+      <c r="G3" s="144"/>
+      <c r="H3" s="144"/>
+      <c r="I3" s="144"/>
+      <c r="J3" s="144"/>
+      <c r="K3" s="144"/>
+      <c r="L3" s="144"/>
+      <c r="M3" s="144"/>
+      <c r="N3" s="144"/>
+      <c r="O3" s="144"/>
+      <c r="P3" s="144"/>
+      <c r="Q3" s="144"/>
+      <c r="R3" s="144"/>
     </row>
     <row r="4" spans="1:21" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="138"/>
-[...64 lines deleted...]
-      <c r="C8" s="14" t="s">
+      <c r="B4" s="142"/>
+      <c r="C4" s="142"/>
+      <c r="D4" s="144"/>
+      <c r="E4" s="144"/>
+      <c r="F4" s="144"/>
+      <c r="G4" s="144"/>
+      <c r="H4" s="144"/>
+      <c r="I4" s="144"/>
+      <c r="J4" s="144"/>
+      <c r="K4" s="144"/>
+      <c r="L4" s="144"/>
+      <c r="M4" s="144"/>
+      <c r="N4" s="144"/>
+      <c r="O4" s="144"/>
+      <c r="P4" s="144"/>
+      <c r="Q4" s="144"/>
+      <c r="R4" s="144"/>
+    </row>
+    <row r="5" spans="1:21" s="6" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="4"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="8"/>
+      <c r="P5" s="8"/>
+      <c r="Q5" s="8"/>
+      <c r="R5" s="7"/>
+      <c r="S5" s="4"/>
+      <c r="T5" s="4"/>
+      <c r="U5" s="4"/>
+    </row>
+    <row r="6" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="4"/>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="O6" s="9"/>
+      <c r="P6" s="9"/>
+      <c r="Q6" s="9"/>
+      <c r="S6" s="4"/>
+      <c r="T6" s="4"/>
+      <c r="U6" s="4"/>
+    </row>
+    <row r="7" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="4"/>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="O7" s="9"/>
+      <c r="P7" s="9"/>
+      <c r="Q7" s="9"/>
+      <c r="S7" s="4"/>
+      <c r="T7" s="4"/>
+      <c r="U7" s="4"/>
+    </row>
+    <row r="8" spans="1:21" s="6" customFormat="1" ht="58.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="4"/>
+      <c r="B8" s="4"/>
+      <c r="C8" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="D8" s="145" t="s">
+      <c r="D8" s="149" t="s">
         <v>18</v>
       </c>
-      <c r="E8" s="146"/>
-      <c r="F8" s="14" t="s">
+      <c r="E8" s="150"/>
+      <c r="F8" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="G8" s="14" t="s">
+      <c r="G8" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="H8" s="14" t="s">
+      <c r="H8" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="O8" s="10"/>
-[...9 lines deleted...]
-      <c r="C9" s="45" t="s">
+      <c r="O8" s="9"/>
+      <c r="P8" s="9"/>
+      <c r="Q8" s="9"/>
+      <c r="S8" s="4"/>
+      <c r="T8" s="4"/>
+      <c r="U8" s="4"/>
+    </row>
+    <row r="9" spans="1:21" s="6" customFormat="1" ht="77.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="4"/>
+      <c r="B9" s="4"/>
+      <c r="C9" s="44" t="s">
         <v>76</v>
       </c>
-      <c r="D9" s="18" t="s">
+      <c r="D9" s="17" t="s">
         <v>45</v>
       </c>
-      <c r="E9" s="17" t="s">
+      <c r="E9" s="16" t="s">
         <v>77</v>
       </c>
-      <c r="F9" s="16" t="s">
+      <c r="F9" s="15" t="s">
         <v>78</v>
       </c>
-      <c r="G9" s="20" t="s">
+      <c r="G9" s="19" t="s">
         <v>79</v>
       </c>
-      <c r="H9" s="21">
+      <c r="H9" s="20">
         <v>43920</v>
       </c>
-      <c r="O9" s="10"/>
-[...9 lines deleted...]
-      <c r="C10" s="45" t="s">
+      <c r="O9" s="9"/>
+      <c r="P9" s="9"/>
+      <c r="Q9" s="9"/>
+      <c r="S9" s="4"/>
+      <c r="T9" s="4"/>
+      <c r="U9" s="4"/>
+    </row>
+    <row r="10" spans="1:21" s="6" customFormat="1" ht="58.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="4"/>
+      <c r="B10" s="4"/>
+      <c r="C10" s="44" t="s">
         <v>80</v>
       </c>
-      <c r="D10" s="18" t="s">
+      <c r="D10" s="17" t="s">
         <v>53</v>
       </c>
-      <c r="E10" s="17" t="s">
+      <c r="E10" s="16" t="s">
         <v>81</v>
       </c>
-      <c r="F10" s="16" t="s">
+      <c r="F10" s="15" t="s">
         <v>82</v>
       </c>
-      <c r="G10" s="20" t="s">
+      <c r="G10" s="19" t="s">
         <v>79</v>
       </c>
-      <c r="H10" s="21">
+      <c r="H10" s="20">
         <v>44012</v>
       </c>
-      <c r="O10" s="10"/>
-[...9 lines deleted...]
-      <c r="C11" s="45" t="s">
+      <c r="O10" s="9"/>
+      <c r="P10" s="9"/>
+      <c r="Q10" s="9"/>
+      <c r="S10" s="4"/>
+      <c r="T10" s="4"/>
+      <c r="U10" s="4"/>
+    </row>
+    <row r="11" spans="1:21" s="6" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="4"/>
+      <c r="B11" s="4"/>
+      <c r="C11" s="44" t="s">
         <v>83</v>
       </c>
-      <c r="D11" s="19" t="s">
+      <c r="D11" s="18" t="s">
         <v>65</v>
       </c>
-      <c r="E11" s="24" t="s">
+      <c r="E11" s="23" t="s">
         <v>84</v>
       </c>
-      <c r="F11" s="22" t="s">
+      <c r="F11" s="21" t="s">
         <v>85</v>
       </c>
-      <c r="G11" s="20" t="s">
+      <c r="G11" s="19" t="s">
         <v>86</v>
       </c>
-      <c r="H11" s="23" t="s">
+      <c r="H11" s="22" t="s">
         <v>87</v>
       </c>
-      <c r="O11" s="10"/>
-[...9 lines deleted...]
-      <c r="C12" s="45" t="s">
+      <c r="O11" s="9"/>
+      <c r="P11" s="9"/>
+      <c r="Q11" s="9"/>
+      <c r="S11" s="4"/>
+      <c r="T11" s="4"/>
+      <c r="U11" s="4"/>
+    </row>
+    <row r="12" spans="1:21" s="6" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="4"/>
+      <c r="B12" s="4"/>
+      <c r="C12" s="44" t="s">
         <v>88</v>
       </c>
-      <c r="D12" s="19" t="s">
+      <c r="D12" s="18" t="s">
         <v>68</v>
       </c>
-      <c r="E12" s="17" t="s">
+      <c r="E12" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="F12" s="16" t="s">
+      <c r="F12" s="15" t="s">
         <v>90</v>
       </c>
-      <c r="G12" s="20" t="s">
+      <c r="G12" s="19" t="s">
         <v>91</v>
       </c>
-      <c r="H12" s="21">
+      <c r="H12" s="20">
         <v>44012</v>
       </c>
-      <c r="O12" s="10"/>
-[...9 lines deleted...]
-      <c r="C13" s="45" t="s">
+      <c r="O12" s="9"/>
+      <c r="P12" s="9"/>
+      <c r="Q12" s="9"/>
+      <c r="S12" s="4"/>
+      <c r="T12" s="4"/>
+      <c r="U12" s="4"/>
+    </row>
+    <row r="13" spans="1:21" s="6" customFormat="1" ht="63.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="4"/>
+      <c r="B13" s="4"/>
+      <c r="C13" s="44" t="s">
         <v>92</v>
       </c>
-      <c r="D13" s="19" t="s">
+      <c r="D13" s="18" t="s">
         <v>93</v>
       </c>
-      <c r="E13" s="17" t="s">
+      <c r="E13" s="16" t="s">
         <v>94</v>
       </c>
-      <c r="F13" s="16" t="s">
+      <c r="F13" s="15" t="s">
         <v>95</v>
       </c>
-      <c r="G13" s="20" t="s">
+      <c r="G13" s="19" t="s">
         <v>96</v>
       </c>
-      <c r="H13" s="21">
+      <c r="H13" s="20">
         <v>44012</v>
       </c>
-      <c r="O13" s="10"/>
-[...1434 lines deleted...]
-      <c r="U143" s="5"/>
+      <c r="O13" s="9"/>
+      <c r="P13" s="9"/>
+      <c r="Q13" s="9"/>
+      <c r="S13" s="4"/>
+      <c r="T13" s="4"/>
+      <c r="U13" s="4"/>
+    </row>
+    <row r="14" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="4"/>
+      <c r="B14" s="4"/>
+      <c r="C14" s="4"/>
+      <c r="O14" s="9"/>
+      <c r="P14" s="9"/>
+      <c r="Q14" s="9"/>
+      <c r="S14" s="4"/>
+      <c r="T14" s="4"/>
+      <c r="U14" s="4"/>
+    </row>
+    <row r="15" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="4"/>
+      <c r="B15" s="4"/>
+      <c r="C15" s="4"/>
+      <c r="O15" s="9"/>
+      <c r="P15" s="9"/>
+      <c r="Q15" s="9"/>
+      <c r="S15" s="4"/>
+      <c r="T15" s="4"/>
+      <c r="U15" s="4"/>
+    </row>
+    <row r="16" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="4"/>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
+      <c r="O16" s="9"/>
+      <c r="P16" s="9"/>
+      <c r="Q16" s="9"/>
+      <c r="S16" s="4"/>
+      <c r="T16" s="4"/>
+      <c r="U16" s="4"/>
+    </row>
+    <row r="17" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="4"/>
+      <c r="B17" s="4"/>
+      <c r="C17" s="4"/>
+      <c r="O17" s="9"/>
+      <c r="P17" s="9"/>
+      <c r="Q17" s="9"/>
+      <c r="S17" s="4"/>
+      <c r="T17" s="4"/>
+      <c r="U17" s="4"/>
+    </row>
+    <row r="18" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="4"/>
+      <c r="B18" s="4"/>
+      <c r="C18" s="4"/>
+      <c r="O18" s="9"/>
+      <c r="P18" s="9"/>
+      <c r="Q18" s="9"/>
+      <c r="S18" s="4"/>
+      <c r="T18" s="4"/>
+      <c r="U18" s="4"/>
+    </row>
+    <row r="19" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="4"/>
+      <c r="B19" s="4"/>
+      <c r="C19" s="4"/>
+      <c r="O19" s="9"/>
+      <c r="P19" s="9"/>
+      <c r="Q19" s="9"/>
+      <c r="S19" s="4"/>
+      <c r="T19" s="4"/>
+      <c r="U19" s="4"/>
+    </row>
+    <row r="20" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="4"/>
+      <c r="B20" s="4"/>
+      <c r="C20" s="4"/>
+      <c r="O20" s="9"/>
+      <c r="P20" s="9"/>
+      <c r="Q20" s="9"/>
+      <c r="S20" s="4"/>
+      <c r="T20" s="4"/>
+      <c r="U20" s="4"/>
+    </row>
+    <row r="21" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="4"/>
+      <c r="B21" s="4"/>
+      <c r="C21" s="4"/>
+      <c r="O21" s="9"/>
+      <c r="P21" s="9"/>
+      <c r="Q21" s="9"/>
+      <c r="S21" s="4"/>
+      <c r="T21" s="4"/>
+      <c r="U21" s="4"/>
+    </row>
+    <row r="22" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="4"/>
+      <c r="B22" s="4"/>
+      <c r="C22" s="4"/>
+      <c r="O22" s="9"/>
+      <c r="P22" s="9"/>
+      <c r="Q22" s="9"/>
+      <c r="S22" s="4"/>
+      <c r="T22" s="4"/>
+      <c r="U22" s="4"/>
+    </row>
+    <row r="23" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="4"/>
+      <c r="B23" s="4"/>
+      <c r="C23" s="4"/>
+      <c r="O23" s="9"/>
+      <c r="P23" s="9"/>
+      <c r="Q23" s="9"/>
+      <c r="S23" s="4"/>
+      <c r="T23" s="4"/>
+      <c r="U23" s="4"/>
+    </row>
+    <row r="24" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="4"/>
+      <c r="B24" s="4"/>
+      <c r="C24" s="4"/>
+      <c r="O24" s="9"/>
+      <c r="P24" s="9"/>
+      <c r="Q24" s="9"/>
+      <c r="S24" s="4"/>
+      <c r="T24" s="4"/>
+      <c r="U24" s="4"/>
+    </row>
+    <row r="25" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="4"/>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
+      <c r="O25" s="9"/>
+      <c r="P25" s="9"/>
+      <c r="Q25" s="9"/>
+      <c r="S25" s="4"/>
+      <c r="T25" s="4"/>
+      <c r="U25" s="4"/>
+    </row>
+    <row r="26" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="4"/>
+      <c r="B26" s="4"/>
+      <c r="C26" s="4"/>
+      <c r="O26" s="9"/>
+      <c r="P26" s="9"/>
+      <c r="Q26" s="9"/>
+      <c r="S26" s="4"/>
+      <c r="T26" s="4"/>
+      <c r="U26" s="4"/>
+    </row>
+    <row r="27" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="4"/>
+      <c r="B27" s="4"/>
+      <c r="C27" s="4"/>
+      <c r="O27" s="9"/>
+      <c r="P27" s="9"/>
+      <c r="Q27" s="9"/>
+      <c r="S27" s="4"/>
+      <c r="T27" s="4"/>
+      <c r="U27" s="4"/>
+    </row>
+    <row r="28" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="4"/>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
+      <c r="O28" s="9"/>
+      <c r="P28" s="9"/>
+      <c r="Q28" s="9"/>
+      <c r="S28" s="4"/>
+      <c r="T28" s="4"/>
+      <c r="U28" s="4"/>
+    </row>
+    <row r="29" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="4"/>
+      <c r="B29" s="4"/>
+      <c r="C29" s="4"/>
+      <c r="O29" s="9"/>
+      <c r="P29" s="9"/>
+      <c r="Q29" s="9"/>
+      <c r="S29" s="4"/>
+      <c r="T29" s="4"/>
+      <c r="U29" s="4"/>
+    </row>
+    <row r="30" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="4"/>
+      <c r="B30" s="4"/>
+      <c r="C30" s="4"/>
+      <c r="O30" s="9"/>
+      <c r="P30" s="9"/>
+      <c r="Q30" s="9"/>
+      <c r="S30" s="4"/>
+      <c r="T30" s="4"/>
+      <c r="U30" s="4"/>
+    </row>
+    <row r="31" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="4"/>
+      <c r="B31" s="4"/>
+      <c r="C31" s="4"/>
+      <c r="O31" s="9"/>
+      <c r="P31" s="9"/>
+      <c r="Q31" s="9"/>
+      <c r="S31" s="4"/>
+      <c r="T31" s="4"/>
+      <c r="U31" s="4"/>
+    </row>
+    <row r="32" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="4"/>
+      <c r="B32" s="4"/>
+      <c r="C32" s="4"/>
+      <c r="O32" s="9"/>
+      <c r="P32" s="9"/>
+      <c r="Q32" s="9"/>
+      <c r="S32" s="4"/>
+      <c r="T32" s="4"/>
+      <c r="U32" s="4"/>
+    </row>
+    <row r="33" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="4"/>
+      <c r="B33" s="4"/>
+      <c r="C33" s="4"/>
+      <c r="O33" s="9"/>
+      <c r="P33" s="9"/>
+      <c r="Q33" s="9"/>
+      <c r="S33" s="4"/>
+      <c r="T33" s="4"/>
+      <c r="U33" s="4"/>
+    </row>
+    <row r="34" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="4"/>
+      <c r="B34" s="4"/>
+      <c r="C34" s="4"/>
+      <c r="O34" s="9"/>
+      <c r="P34" s="9"/>
+      <c r="Q34" s="9"/>
+      <c r="S34" s="4"/>
+      <c r="T34" s="4"/>
+      <c r="U34" s="4"/>
+    </row>
+    <row r="35" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="4"/>
+      <c r="B35" s="4"/>
+      <c r="C35" s="4"/>
+      <c r="O35" s="9"/>
+      <c r="P35" s="9"/>
+      <c r="Q35" s="9"/>
+      <c r="S35" s="4"/>
+      <c r="T35" s="4"/>
+      <c r="U35" s="4"/>
+    </row>
+    <row r="36" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="4"/>
+      <c r="B36" s="4"/>
+      <c r="C36" s="4"/>
+      <c r="O36" s="9"/>
+      <c r="P36" s="9"/>
+      <c r="Q36" s="9"/>
+      <c r="S36" s="4"/>
+      <c r="T36" s="4"/>
+      <c r="U36" s="4"/>
+    </row>
+    <row r="37" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="4"/>
+      <c r="B37" s="4"/>
+      <c r="C37" s="4"/>
+      <c r="O37" s="9"/>
+      <c r="P37" s="9"/>
+      <c r="Q37" s="9"/>
+      <c r="S37" s="4"/>
+      <c r="T37" s="4"/>
+      <c r="U37" s="4"/>
+    </row>
+    <row r="38" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="4"/>
+      <c r="B38" s="4"/>
+      <c r="C38" s="4"/>
+      <c r="O38" s="9"/>
+      <c r="P38" s="9"/>
+      <c r="Q38" s="9"/>
+      <c r="S38" s="4"/>
+      <c r="T38" s="4"/>
+      <c r="U38" s="4"/>
+    </row>
+    <row r="39" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="4"/>
+      <c r="B39" s="4"/>
+      <c r="C39" s="4"/>
+      <c r="O39" s="9"/>
+      <c r="P39" s="9"/>
+      <c r="Q39" s="9"/>
+      <c r="S39" s="4"/>
+      <c r="T39" s="4"/>
+      <c r="U39" s="4"/>
+    </row>
+    <row r="40" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="4"/>
+      <c r="B40" s="4"/>
+      <c r="C40" s="4"/>
+      <c r="O40" s="9"/>
+      <c r="P40" s="9"/>
+      <c r="Q40" s="9"/>
+      <c r="S40" s="4"/>
+      <c r="T40" s="4"/>
+      <c r="U40" s="4"/>
+    </row>
+    <row r="41" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="4"/>
+      <c r="B41" s="4"/>
+      <c r="C41" s="4"/>
+      <c r="O41" s="9"/>
+      <c r="P41" s="9"/>
+      <c r="Q41" s="9"/>
+      <c r="S41" s="4"/>
+      <c r="T41" s="4"/>
+      <c r="U41" s="4"/>
+    </row>
+    <row r="42" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="4"/>
+      <c r="B42" s="4"/>
+      <c r="C42" s="4"/>
+      <c r="O42" s="9"/>
+      <c r="P42" s="9"/>
+      <c r="Q42" s="9"/>
+      <c r="S42" s="4"/>
+      <c r="T42" s="4"/>
+      <c r="U42" s="4"/>
+    </row>
+    <row r="43" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="4"/>
+      <c r="B43" s="4"/>
+      <c r="C43" s="4"/>
+      <c r="O43" s="9"/>
+      <c r="P43" s="9"/>
+      <c r="Q43" s="9"/>
+      <c r="S43" s="4"/>
+      <c r="T43" s="4"/>
+      <c r="U43" s="4"/>
+    </row>
+    <row r="44" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="4"/>
+      <c r="B44" s="4"/>
+      <c r="C44" s="4"/>
+      <c r="O44" s="9"/>
+      <c r="P44" s="9"/>
+      <c r="Q44" s="9"/>
+      <c r="S44" s="4"/>
+      <c r="T44" s="4"/>
+      <c r="U44" s="4"/>
+    </row>
+    <row r="45" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="4"/>
+      <c r="B45" s="4"/>
+      <c r="C45" s="4"/>
+      <c r="O45" s="9"/>
+      <c r="P45" s="9"/>
+      <c r="Q45" s="9"/>
+      <c r="S45" s="4"/>
+      <c r="T45" s="4"/>
+      <c r="U45" s="4"/>
+    </row>
+    <row r="46" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="4"/>
+      <c r="B46" s="4"/>
+      <c r="C46" s="4"/>
+      <c r="O46" s="9"/>
+      <c r="P46" s="9"/>
+      <c r="Q46" s="9"/>
+      <c r="S46" s="4"/>
+      <c r="T46" s="4"/>
+      <c r="U46" s="4"/>
+    </row>
+    <row r="47" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="4"/>
+      <c r="B47" s="4"/>
+      <c r="C47" s="4"/>
+      <c r="O47" s="9"/>
+      <c r="P47" s="9"/>
+      <c r="Q47" s="9"/>
+      <c r="S47" s="4"/>
+      <c r="T47" s="4"/>
+      <c r="U47" s="4"/>
+    </row>
+    <row r="48" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="4"/>
+      <c r="B48" s="4"/>
+      <c r="C48" s="4"/>
+      <c r="O48" s="9"/>
+      <c r="P48" s="9"/>
+      <c r="Q48" s="9"/>
+      <c r="S48" s="4"/>
+      <c r="T48" s="4"/>
+      <c r="U48" s="4"/>
+    </row>
+    <row r="49" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="4"/>
+      <c r="B49" s="4"/>
+      <c r="C49" s="4"/>
+      <c r="O49" s="9"/>
+      <c r="P49" s="9"/>
+      <c r="Q49" s="9"/>
+      <c r="S49" s="4"/>
+      <c r="T49" s="4"/>
+      <c r="U49" s="4"/>
+    </row>
+    <row r="50" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="4"/>
+      <c r="B50" s="4"/>
+      <c r="C50" s="4"/>
+      <c r="O50" s="9"/>
+      <c r="P50" s="9"/>
+      <c r="Q50" s="9"/>
+      <c r="S50" s="4"/>
+      <c r="T50" s="4"/>
+      <c r="U50" s="4"/>
+    </row>
+    <row r="51" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="4"/>
+      <c r="B51" s="4"/>
+      <c r="C51" s="4"/>
+      <c r="O51" s="9"/>
+      <c r="P51" s="9"/>
+      <c r="Q51" s="9"/>
+      <c r="S51" s="4"/>
+      <c r="T51" s="4"/>
+      <c r="U51" s="4"/>
+    </row>
+    <row r="52" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="4"/>
+      <c r="B52" s="4"/>
+      <c r="C52" s="4"/>
+      <c r="O52" s="9"/>
+      <c r="P52" s="9"/>
+      <c r="Q52" s="9"/>
+      <c r="S52" s="4"/>
+      <c r="T52" s="4"/>
+      <c r="U52" s="4"/>
+    </row>
+    <row r="53" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="4"/>
+      <c r="B53" s="4"/>
+      <c r="C53" s="4"/>
+      <c r="O53" s="9"/>
+      <c r="P53" s="9"/>
+      <c r="Q53" s="9"/>
+      <c r="S53" s="4"/>
+      <c r="T53" s="4"/>
+      <c r="U53" s="4"/>
+    </row>
+    <row r="54" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="4"/>
+      <c r="B54" s="4"/>
+      <c r="C54" s="4"/>
+      <c r="O54" s="9"/>
+      <c r="P54" s="9"/>
+      <c r="Q54" s="9"/>
+      <c r="S54" s="4"/>
+      <c r="T54" s="4"/>
+      <c r="U54" s="4"/>
+    </row>
+    <row r="55" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="4"/>
+      <c r="B55" s="4"/>
+      <c r="C55" s="4"/>
+      <c r="O55" s="9"/>
+      <c r="P55" s="9"/>
+      <c r="Q55" s="9"/>
+      <c r="S55" s="4"/>
+      <c r="T55" s="4"/>
+      <c r="U55" s="4"/>
+    </row>
+    <row r="56" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="4"/>
+      <c r="B56" s="4"/>
+      <c r="C56" s="4"/>
+      <c r="O56" s="9"/>
+      <c r="P56" s="9"/>
+      <c r="Q56" s="9"/>
+      <c r="S56" s="4"/>
+      <c r="T56" s="4"/>
+      <c r="U56" s="4"/>
+    </row>
+    <row r="57" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="4"/>
+      <c r="B57" s="4"/>
+      <c r="C57" s="4"/>
+      <c r="O57" s="9"/>
+      <c r="P57" s="9"/>
+      <c r="Q57" s="9"/>
+      <c r="S57" s="4"/>
+      <c r="T57" s="4"/>
+      <c r="U57" s="4"/>
+    </row>
+    <row r="58" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="4"/>
+      <c r="B58" s="4"/>
+      <c r="C58" s="4"/>
+      <c r="O58" s="9"/>
+      <c r="P58" s="9"/>
+      <c r="Q58" s="9"/>
+      <c r="S58" s="4"/>
+      <c r="T58" s="4"/>
+      <c r="U58" s="4"/>
+    </row>
+    <row r="59" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="4"/>
+      <c r="B59" s="4"/>
+      <c r="C59" s="4"/>
+      <c r="O59" s="9"/>
+      <c r="P59" s="9"/>
+      <c r="Q59" s="9"/>
+      <c r="S59" s="4"/>
+      <c r="T59" s="4"/>
+      <c r="U59" s="4"/>
+    </row>
+    <row r="60" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="4"/>
+      <c r="B60" s="4"/>
+      <c r="C60" s="4"/>
+      <c r="O60" s="9"/>
+      <c r="P60" s="9"/>
+      <c r="Q60" s="9"/>
+      <c r="S60" s="4"/>
+      <c r="T60" s="4"/>
+      <c r="U60" s="4"/>
+    </row>
+    <row r="61" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="4"/>
+      <c r="B61" s="4"/>
+      <c r="C61" s="4"/>
+      <c r="O61" s="9"/>
+      <c r="P61" s="9"/>
+      <c r="Q61" s="9"/>
+      <c r="S61" s="4"/>
+      <c r="T61" s="4"/>
+      <c r="U61" s="4"/>
+    </row>
+    <row r="62" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="4"/>
+      <c r="B62" s="4"/>
+      <c r="C62" s="4"/>
+      <c r="O62" s="9"/>
+      <c r="P62" s="9"/>
+      <c r="Q62" s="9"/>
+      <c r="S62" s="4"/>
+      <c r="T62" s="4"/>
+      <c r="U62" s="4"/>
+    </row>
+    <row r="63" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="4"/>
+      <c r="B63" s="4"/>
+      <c r="C63" s="4"/>
+      <c r="O63" s="9"/>
+      <c r="P63" s="9"/>
+      <c r="Q63" s="9"/>
+      <c r="S63" s="4"/>
+      <c r="T63" s="4"/>
+      <c r="U63" s="4"/>
+    </row>
+    <row r="64" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="4"/>
+      <c r="B64" s="4"/>
+      <c r="C64" s="4"/>
+      <c r="O64" s="9"/>
+      <c r="P64" s="9"/>
+      <c r="Q64" s="9"/>
+      <c r="S64" s="4"/>
+      <c r="T64" s="4"/>
+      <c r="U64" s="4"/>
+    </row>
+    <row r="65" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="4"/>
+      <c r="B65" s="4"/>
+      <c r="C65" s="4"/>
+      <c r="O65" s="9"/>
+      <c r="P65" s="9"/>
+      <c r="Q65" s="9"/>
+      <c r="S65" s="4"/>
+      <c r="T65" s="4"/>
+      <c r="U65" s="4"/>
+    </row>
+    <row r="66" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="4"/>
+      <c r="B66" s="4"/>
+      <c r="C66" s="4"/>
+      <c r="O66" s="9"/>
+      <c r="P66" s="9"/>
+      <c r="Q66" s="9"/>
+      <c r="S66" s="4"/>
+      <c r="T66" s="4"/>
+      <c r="U66" s="4"/>
+    </row>
+    <row r="67" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="4"/>
+      <c r="B67" s="4"/>
+      <c r="C67" s="4"/>
+      <c r="O67" s="9"/>
+      <c r="P67" s="9"/>
+      <c r="Q67" s="9"/>
+      <c r="S67" s="4"/>
+      <c r="T67" s="4"/>
+      <c r="U67" s="4"/>
+    </row>
+    <row r="68" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="4"/>
+      <c r="B68" s="4"/>
+      <c r="C68" s="4"/>
+      <c r="O68" s="9"/>
+      <c r="P68" s="9"/>
+      <c r="Q68" s="9"/>
+      <c r="S68" s="4"/>
+      <c r="T68" s="4"/>
+      <c r="U68" s="4"/>
+    </row>
+    <row r="69" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="4"/>
+      <c r="B69" s="4"/>
+      <c r="C69" s="4"/>
+      <c r="O69" s="9"/>
+      <c r="P69" s="9"/>
+      <c r="Q69" s="9"/>
+      <c r="S69" s="4"/>
+      <c r="T69" s="4"/>
+      <c r="U69" s="4"/>
+    </row>
+    <row r="70" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="4"/>
+      <c r="B70" s="4"/>
+      <c r="C70" s="4"/>
+      <c r="O70" s="9"/>
+      <c r="P70" s="9"/>
+      <c r="Q70" s="9"/>
+      <c r="S70" s="4"/>
+      <c r="T70" s="4"/>
+      <c r="U70" s="4"/>
+    </row>
+    <row r="71" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="4"/>
+      <c r="B71" s="4"/>
+      <c r="C71" s="4"/>
+      <c r="O71" s="9"/>
+      <c r="P71" s="9"/>
+      <c r="Q71" s="9"/>
+      <c r="S71" s="4"/>
+      <c r="T71" s="4"/>
+      <c r="U71" s="4"/>
+    </row>
+    <row r="72" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="4"/>
+      <c r="B72" s="4"/>
+      <c r="C72" s="4"/>
+      <c r="O72" s="9"/>
+      <c r="P72" s="9"/>
+      <c r="Q72" s="9"/>
+      <c r="S72" s="4"/>
+      <c r="T72" s="4"/>
+      <c r="U72" s="4"/>
+    </row>
+    <row r="73" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="4"/>
+      <c r="B73" s="4"/>
+      <c r="C73" s="4"/>
+      <c r="O73" s="9"/>
+      <c r="P73" s="9"/>
+      <c r="Q73" s="9"/>
+      <c r="S73" s="4"/>
+      <c r="T73" s="4"/>
+      <c r="U73" s="4"/>
+    </row>
+    <row r="74" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="4"/>
+      <c r="B74" s="4"/>
+      <c r="C74" s="4"/>
+      <c r="O74" s="9"/>
+      <c r="P74" s="9"/>
+      <c r="Q74" s="9"/>
+      <c r="S74" s="4"/>
+      <c r="T74" s="4"/>
+      <c r="U74" s="4"/>
+    </row>
+    <row r="75" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="4"/>
+      <c r="B75" s="4"/>
+      <c r="C75" s="4"/>
+      <c r="O75" s="9"/>
+      <c r="P75" s="9"/>
+      <c r="Q75" s="9"/>
+      <c r="S75" s="4"/>
+      <c r="T75" s="4"/>
+      <c r="U75" s="4"/>
+    </row>
+    <row r="76" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="4"/>
+      <c r="B76" s="4"/>
+      <c r="C76" s="4"/>
+      <c r="O76" s="9"/>
+      <c r="P76" s="9"/>
+      <c r="Q76" s="9"/>
+      <c r="S76" s="4"/>
+      <c r="T76" s="4"/>
+      <c r="U76" s="4"/>
+    </row>
+    <row r="77" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="4"/>
+      <c r="B77" s="4"/>
+      <c r="C77" s="4"/>
+      <c r="O77" s="9"/>
+      <c r="P77" s="9"/>
+      <c r="Q77" s="9"/>
+      <c r="S77" s="4"/>
+      <c r="T77" s="4"/>
+      <c r="U77" s="4"/>
+    </row>
+    <row r="78" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="4"/>
+      <c r="B78" s="4"/>
+      <c r="C78" s="4"/>
+      <c r="O78" s="9"/>
+      <c r="P78" s="9"/>
+      <c r="Q78" s="9"/>
+      <c r="S78" s="4"/>
+      <c r="T78" s="4"/>
+      <c r="U78" s="4"/>
+    </row>
+    <row r="79" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="4"/>
+      <c r="B79" s="4"/>
+      <c r="C79" s="4"/>
+      <c r="O79" s="9"/>
+      <c r="P79" s="9"/>
+      <c r="Q79" s="9"/>
+      <c r="S79" s="4"/>
+      <c r="T79" s="4"/>
+      <c r="U79" s="4"/>
+    </row>
+    <row r="80" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="4"/>
+      <c r="B80" s="4"/>
+      <c r="C80" s="4"/>
+      <c r="O80" s="9"/>
+      <c r="P80" s="9"/>
+      <c r="Q80" s="9"/>
+      <c r="S80" s="4"/>
+      <c r="T80" s="4"/>
+      <c r="U80" s="4"/>
+    </row>
+    <row r="81" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="4"/>
+      <c r="B81" s="4"/>
+      <c r="C81" s="4"/>
+      <c r="O81" s="9"/>
+      <c r="P81" s="9"/>
+      <c r="Q81" s="9"/>
+      <c r="S81" s="4"/>
+      <c r="T81" s="4"/>
+      <c r="U81" s="4"/>
+    </row>
+    <row r="82" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="4"/>
+      <c r="B82" s="4"/>
+      <c r="C82" s="4"/>
+      <c r="O82" s="9"/>
+      <c r="P82" s="9"/>
+      <c r="Q82" s="9"/>
+      <c r="S82" s="4"/>
+      <c r="T82" s="4"/>
+      <c r="U82" s="4"/>
+    </row>
+    <row r="83" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="4"/>
+      <c r="B83" s="4"/>
+      <c r="C83" s="4"/>
+      <c r="O83" s="9"/>
+      <c r="P83" s="9"/>
+      <c r="Q83" s="9"/>
+      <c r="S83" s="4"/>
+      <c r="T83" s="4"/>
+      <c r="U83" s="4"/>
+    </row>
+    <row r="84" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="4"/>
+      <c r="B84" s="4"/>
+      <c r="C84" s="4"/>
+      <c r="O84" s="9"/>
+      <c r="P84" s="9"/>
+      <c r="Q84" s="9"/>
+      <c r="S84" s="4"/>
+      <c r="T84" s="4"/>
+      <c r="U84" s="4"/>
+    </row>
+    <row r="85" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="4"/>
+      <c r="B85" s="4"/>
+      <c r="C85" s="4"/>
+      <c r="O85" s="9"/>
+      <c r="P85" s="9"/>
+      <c r="Q85" s="9"/>
+      <c r="S85" s="4"/>
+      <c r="T85" s="4"/>
+      <c r="U85" s="4"/>
+    </row>
+    <row r="86" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="4"/>
+      <c r="B86" s="4"/>
+      <c r="C86" s="4"/>
+      <c r="O86" s="9"/>
+      <c r="P86" s="9"/>
+      <c r="Q86" s="9"/>
+      <c r="S86" s="4"/>
+      <c r="T86" s="4"/>
+      <c r="U86" s="4"/>
+    </row>
+    <row r="87" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="4"/>
+      <c r="B87" s="4"/>
+      <c r="C87" s="4"/>
+      <c r="O87" s="9"/>
+      <c r="P87" s="9"/>
+      <c r="Q87" s="9"/>
+      <c r="S87" s="4"/>
+      <c r="T87" s="4"/>
+      <c r="U87" s="4"/>
+    </row>
+    <row r="88" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="4"/>
+      <c r="B88" s="4"/>
+      <c r="C88" s="4"/>
+      <c r="O88" s="9"/>
+      <c r="P88" s="9"/>
+      <c r="Q88" s="9"/>
+      <c r="S88" s="4"/>
+      <c r="T88" s="4"/>
+      <c r="U88" s="4"/>
+    </row>
+    <row r="89" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="4"/>
+      <c r="B89" s="4"/>
+      <c r="C89" s="4"/>
+      <c r="O89" s="9"/>
+      <c r="P89" s="9"/>
+      <c r="Q89" s="9"/>
+      <c r="S89" s="4"/>
+      <c r="T89" s="4"/>
+      <c r="U89" s="4"/>
+    </row>
+    <row r="90" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="4"/>
+      <c r="B90" s="4"/>
+      <c r="C90" s="4"/>
+      <c r="O90" s="9"/>
+      <c r="P90" s="9"/>
+      <c r="Q90" s="9"/>
+      <c r="S90" s="4"/>
+      <c r="T90" s="4"/>
+      <c r="U90" s="4"/>
+    </row>
+    <row r="91" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="4"/>
+      <c r="B91" s="4"/>
+      <c r="C91" s="4"/>
+      <c r="O91" s="9"/>
+      <c r="P91" s="9"/>
+      <c r="Q91" s="9"/>
+      <c r="S91" s="4"/>
+      <c r="T91" s="4"/>
+      <c r="U91" s="4"/>
+    </row>
+    <row r="92" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="4"/>
+      <c r="B92" s="4"/>
+      <c r="C92" s="4"/>
+      <c r="O92" s="9"/>
+      <c r="P92" s="9"/>
+      <c r="Q92" s="9"/>
+      <c r="S92" s="4"/>
+      <c r="T92" s="4"/>
+      <c r="U92" s="4"/>
+    </row>
+    <row r="93" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="4"/>
+      <c r="B93" s="4"/>
+      <c r="C93" s="4"/>
+      <c r="O93" s="9"/>
+      <c r="P93" s="9"/>
+      <c r="Q93" s="9"/>
+      <c r="S93" s="4"/>
+      <c r="T93" s="4"/>
+      <c r="U93" s="4"/>
+    </row>
+    <row r="94" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="4"/>
+      <c r="B94" s="4"/>
+      <c r="C94" s="4"/>
+      <c r="O94" s="9"/>
+      <c r="P94" s="9"/>
+      <c r="Q94" s="9"/>
+      <c r="S94" s="4"/>
+      <c r="T94" s="4"/>
+      <c r="U94" s="4"/>
+    </row>
+    <row r="95" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="4"/>
+      <c r="B95" s="4"/>
+      <c r="C95" s="4"/>
+      <c r="O95" s="9"/>
+      <c r="P95" s="9"/>
+      <c r="Q95" s="9"/>
+      <c r="S95" s="4"/>
+      <c r="T95" s="4"/>
+      <c r="U95" s="4"/>
+    </row>
+    <row r="96" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="4"/>
+      <c r="B96" s="4"/>
+      <c r="C96" s="4"/>
+      <c r="O96" s="9"/>
+      <c r="P96" s="9"/>
+      <c r="Q96" s="9"/>
+      <c r="S96" s="4"/>
+      <c r="T96" s="4"/>
+      <c r="U96" s="4"/>
+    </row>
+    <row r="97" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="4"/>
+      <c r="B97" s="4"/>
+      <c r="C97" s="4"/>
+      <c r="O97" s="9"/>
+      <c r="P97" s="9"/>
+      <c r="Q97" s="9"/>
+      <c r="S97" s="4"/>
+      <c r="T97" s="4"/>
+      <c r="U97" s="4"/>
+    </row>
+    <row r="98" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="4"/>
+      <c r="B98" s="4"/>
+      <c r="C98" s="4"/>
+      <c r="O98" s="9"/>
+      <c r="P98" s="9"/>
+      <c r="Q98" s="9"/>
+      <c r="S98" s="4"/>
+      <c r="T98" s="4"/>
+      <c r="U98" s="4"/>
+    </row>
+    <row r="99" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="4"/>
+      <c r="B99" s="4"/>
+      <c r="C99" s="4"/>
+      <c r="O99" s="9"/>
+      <c r="P99" s="9"/>
+      <c r="Q99" s="9"/>
+      <c r="S99" s="4"/>
+      <c r="T99" s="4"/>
+      <c r="U99" s="4"/>
+    </row>
+    <row r="100" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="4"/>
+      <c r="B100" s="4"/>
+      <c r="C100" s="4"/>
+      <c r="O100" s="9"/>
+      <c r="P100" s="9"/>
+      <c r="Q100" s="9"/>
+      <c r="S100" s="4"/>
+      <c r="T100" s="4"/>
+      <c r="U100" s="4"/>
+    </row>
+    <row r="101" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="4"/>
+      <c r="B101" s="4"/>
+      <c r="C101" s="4"/>
+      <c r="O101" s="9"/>
+      <c r="P101" s="9"/>
+      <c r="Q101" s="9"/>
+      <c r="S101" s="4"/>
+      <c r="T101" s="4"/>
+      <c r="U101" s="4"/>
+    </row>
+    <row r="102" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="4"/>
+      <c r="B102" s="4"/>
+      <c r="C102" s="4"/>
+      <c r="O102" s="9"/>
+      <c r="P102" s="9"/>
+      <c r="Q102" s="9"/>
+      <c r="S102" s="4"/>
+      <c r="T102" s="4"/>
+      <c r="U102" s="4"/>
+    </row>
+    <row r="103" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="4"/>
+      <c r="B103" s="4"/>
+      <c r="C103" s="4"/>
+      <c r="O103" s="9"/>
+      <c r="P103" s="9"/>
+      <c r="Q103" s="9"/>
+      <c r="S103" s="4"/>
+      <c r="T103" s="4"/>
+      <c r="U103" s="4"/>
+    </row>
+    <row r="104" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="4"/>
+      <c r="B104" s="4"/>
+      <c r="C104" s="4"/>
+      <c r="O104" s="9"/>
+      <c r="P104" s="9"/>
+      <c r="Q104" s="9"/>
+      <c r="S104" s="4"/>
+      <c r="T104" s="4"/>
+      <c r="U104" s="4"/>
+    </row>
+    <row r="105" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="4"/>
+      <c r="B105" s="4"/>
+      <c r="C105" s="4"/>
+      <c r="O105" s="9"/>
+      <c r="P105" s="9"/>
+      <c r="Q105" s="9"/>
+      <c r="S105" s="4"/>
+      <c r="T105" s="4"/>
+      <c r="U105" s="4"/>
+    </row>
+    <row r="106" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="4"/>
+      <c r="B106" s="4"/>
+      <c r="C106" s="4"/>
+      <c r="O106" s="9"/>
+      <c r="P106" s="9"/>
+      <c r="Q106" s="9"/>
+      <c r="S106" s="4"/>
+      <c r="T106" s="4"/>
+      <c r="U106" s="4"/>
+    </row>
+    <row r="107" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="4"/>
+      <c r="B107" s="4"/>
+      <c r="C107" s="4"/>
+      <c r="O107" s="9"/>
+      <c r="P107" s="9"/>
+      <c r="Q107" s="9"/>
+      <c r="S107" s="4"/>
+      <c r="T107" s="4"/>
+      <c r="U107" s="4"/>
+    </row>
+    <row r="108" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="4"/>
+      <c r="B108" s="4"/>
+      <c r="C108" s="4"/>
+      <c r="O108" s="9"/>
+      <c r="P108" s="9"/>
+      <c r="Q108" s="9"/>
+      <c r="S108" s="4"/>
+      <c r="T108" s="4"/>
+      <c r="U108" s="4"/>
+    </row>
+    <row r="109" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="4"/>
+      <c r="B109" s="4"/>
+      <c r="C109" s="4"/>
+      <c r="O109" s="9"/>
+      <c r="P109" s="9"/>
+      <c r="Q109" s="9"/>
+      <c r="S109" s="4"/>
+      <c r="T109" s="4"/>
+      <c r="U109" s="4"/>
+    </row>
+    <row r="110" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="4"/>
+      <c r="B110" s="4"/>
+      <c r="C110" s="4"/>
+      <c r="O110" s="9"/>
+      <c r="P110" s="9"/>
+      <c r="Q110" s="9"/>
+      <c r="S110" s="4"/>
+      <c r="T110" s="4"/>
+      <c r="U110" s="4"/>
+    </row>
+    <row r="111" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="4"/>
+      <c r="B111" s="4"/>
+      <c r="C111" s="4"/>
+      <c r="O111" s="9"/>
+      <c r="P111" s="9"/>
+      <c r="Q111" s="9"/>
+      <c r="S111" s="4"/>
+      <c r="T111" s="4"/>
+      <c r="U111" s="4"/>
+    </row>
+    <row r="112" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="4"/>
+      <c r="B112" s="4"/>
+      <c r="C112" s="4"/>
+      <c r="O112" s="9"/>
+      <c r="P112" s="9"/>
+      <c r="Q112" s="9"/>
+      <c r="S112" s="4"/>
+      <c r="T112" s="4"/>
+      <c r="U112" s="4"/>
+    </row>
+    <row r="113" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="4"/>
+      <c r="B113" s="4"/>
+      <c r="C113" s="4"/>
+      <c r="O113" s="9"/>
+      <c r="P113" s="9"/>
+      <c r="Q113" s="9"/>
+      <c r="S113" s="4"/>
+      <c r="T113" s="4"/>
+      <c r="U113" s="4"/>
+    </row>
+    <row r="114" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="4"/>
+      <c r="B114" s="4"/>
+      <c r="C114" s="4"/>
+      <c r="O114" s="9"/>
+      <c r="P114" s="9"/>
+      <c r="Q114" s="9"/>
+      <c r="S114" s="4"/>
+      <c r="T114" s="4"/>
+      <c r="U114" s="4"/>
+    </row>
+    <row r="115" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="4"/>
+      <c r="B115" s="4"/>
+      <c r="C115" s="4"/>
+      <c r="O115" s="9"/>
+      <c r="P115" s="9"/>
+      <c r="Q115" s="9"/>
+      <c r="S115" s="4"/>
+      <c r="T115" s="4"/>
+      <c r="U115" s="4"/>
+    </row>
+    <row r="116" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="4"/>
+      <c r="B116" s="4"/>
+      <c r="C116" s="4"/>
+      <c r="O116" s="9"/>
+      <c r="P116" s="9"/>
+      <c r="Q116" s="9"/>
+      <c r="S116" s="4"/>
+      <c r="T116" s="4"/>
+      <c r="U116" s="4"/>
+    </row>
+    <row r="117" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="4"/>
+      <c r="B117" s="4"/>
+      <c r="C117" s="4"/>
+      <c r="O117" s="9"/>
+      <c r="P117" s="9"/>
+      <c r="Q117" s="9"/>
+      <c r="S117" s="4"/>
+      <c r="T117" s="4"/>
+      <c r="U117" s="4"/>
+    </row>
+    <row r="118" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="4"/>
+      <c r="B118" s="4"/>
+      <c r="C118" s="4"/>
+      <c r="O118" s="9"/>
+      <c r="P118" s="9"/>
+      <c r="Q118" s="9"/>
+      <c r="S118" s="4"/>
+      <c r="T118" s="4"/>
+      <c r="U118" s="4"/>
+    </row>
+    <row r="119" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="4"/>
+      <c r="B119" s="4"/>
+      <c r="C119" s="4"/>
+      <c r="O119" s="9"/>
+      <c r="P119" s="9"/>
+      <c r="Q119" s="9"/>
+      <c r="S119" s="4"/>
+      <c r="T119" s="4"/>
+      <c r="U119" s="4"/>
+    </row>
+    <row r="120" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="4"/>
+      <c r="B120" s="4"/>
+      <c r="C120" s="4"/>
+      <c r="O120" s="9"/>
+      <c r="P120" s="9"/>
+      <c r="Q120" s="9"/>
+      <c r="S120" s="4"/>
+      <c r="T120" s="4"/>
+      <c r="U120" s="4"/>
+    </row>
+    <row r="121" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="4"/>
+      <c r="B121" s="4"/>
+      <c r="C121" s="4"/>
+      <c r="O121" s="9"/>
+      <c r="P121" s="9"/>
+      <c r="Q121" s="9"/>
+      <c r="S121" s="4"/>
+      <c r="T121" s="4"/>
+      <c r="U121" s="4"/>
+    </row>
+    <row r="122" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="4"/>
+      <c r="B122" s="4"/>
+      <c r="C122" s="4"/>
+      <c r="O122" s="9"/>
+      <c r="P122" s="9"/>
+      <c r="Q122" s="9"/>
+      <c r="S122" s="4"/>
+      <c r="T122" s="4"/>
+      <c r="U122" s="4"/>
+    </row>
+    <row r="123" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="4"/>
+      <c r="B123" s="4"/>
+      <c r="C123" s="4"/>
+      <c r="O123" s="9"/>
+      <c r="P123" s="9"/>
+      <c r="Q123" s="9"/>
+      <c r="S123" s="4"/>
+      <c r="T123" s="4"/>
+      <c r="U123" s="4"/>
+    </row>
+    <row r="124" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="4"/>
+      <c r="B124" s="4"/>
+      <c r="C124" s="4"/>
+      <c r="O124" s="9"/>
+      <c r="P124" s="9"/>
+      <c r="Q124" s="9"/>
+      <c r="S124" s="4"/>
+      <c r="T124" s="4"/>
+      <c r="U124" s="4"/>
+    </row>
+    <row r="125" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="4"/>
+      <c r="B125" s="4"/>
+      <c r="C125" s="4"/>
+      <c r="O125" s="9"/>
+      <c r="P125" s="9"/>
+      <c r="Q125" s="9"/>
+      <c r="S125" s="4"/>
+      <c r="T125" s="4"/>
+      <c r="U125" s="4"/>
+    </row>
+    <row r="126" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="4"/>
+      <c r="B126" s="4"/>
+      <c r="C126" s="4"/>
+      <c r="O126" s="9"/>
+      <c r="P126" s="9"/>
+      <c r="Q126" s="9"/>
+      <c r="S126" s="4"/>
+      <c r="T126" s="4"/>
+      <c r="U126" s="4"/>
+    </row>
+    <row r="127" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="4"/>
+      <c r="B127" s="4"/>
+      <c r="C127" s="4"/>
+      <c r="O127" s="9"/>
+      <c r="P127" s="9"/>
+      <c r="Q127" s="9"/>
+      <c r="S127" s="4"/>
+      <c r="T127" s="4"/>
+      <c r="U127" s="4"/>
+    </row>
+    <row r="128" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="4"/>
+      <c r="B128" s="4"/>
+      <c r="C128" s="4"/>
+      <c r="O128" s="9"/>
+      <c r="P128" s="9"/>
+      <c r="Q128" s="9"/>
+      <c r="S128" s="4"/>
+      <c r="T128" s="4"/>
+      <c r="U128" s="4"/>
+    </row>
+    <row r="129" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="4"/>
+      <c r="B129" s="4"/>
+      <c r="C129" s="4"/>
+      <c r="O129" s="9"/>
+      <c r="P129" s="9"/>
+      <c r="Q129" s="9"/>
+      <c r="S129" s="4"/>
+      <c r="T129" s="4"/>
+      <c r="U129" s="4"/>
+    </row>
+    <row r="130" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="4"/>
+      <c r="B130" s="4"/>
+      <c r="C130" s="4"/>
+      <c r="O130" s="9"/>
+      <c r="P130" s="9"/>
+      <c r="Q130" s="9"/>
+      <c r="S130" s="4"/>
+      <c r="T130" s="4"/>
+      <c r="U130" s="4"/>
+    </row>
+    <row r="131" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="4"/>
+      <c r="B131" s="4"/>
+      <c r="C131" s="4"/>
+      <c r="O131" s="9"/>
+      <c r="P131" s="9"/>
+      <c r="Q131" s="9"/>
+      <c r="S131" s="4"/>
+      <c r="T131" s="4"/>
+      <c r="U131" s="4"/>
+    </row>
+    <row r="132" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="4"/>
+      <c r="B132" s="4"/>
+      <c r="C132" s="4"/>
+      <c r="O132" s="9"/>
+      <c r="P132" s="9"/>
+      <c r="Q132" s="9"/>
+      <c r="S132" s="4"/>
+      <c r="T132" s="4"/>
+      <c r="U132" s="4"/>
+    </row>
+    <row r="133" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="4"/>
+      <c r="B133" s="4"/>
+      <c r="C133" s="4"/>
+      <c r="O133" s="9"/>
+      <c r="P133" s="9"/>
+      <c r="Q133" s="9"/>
+      <c r="S133" s="4"/>
+      <c r="T133" s="4"/>
+      <c r="U133" s="4"/>
+    </row>
+    <row r="134" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="4"/>
+      <c r="B134" s="4"/>
+      <c r="C134" s="4"/>
+      <c r="O134" s="9"/>
+      <c r="P134" s="9"/>
+      <c r="Q134" s="9"/>
+      <c r="S134" s="4"/>
+      <c r="T134" s="4"/>
+      <c r="U134" s="4"/>
+    </row>
+    <row r="135" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="4"/>
+      <c r="B135" s="4"/>
+      <c r="C135" s="4"/>
+      <c r="O135" s="9"/>
+      <c r="P135" s="9"/>
+      <c r="Q135" s="9"/>
+      <c r="S135" s="4"/>
+      <c r="T135" s="4"/>
+      <c r="U135" s="4"/>
+    </row>
+    <row r="136" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="4"/>
+      <c r="B136" s="4"/>
+      <c r="C136" s="4"/>
+      <c r="O136" s="9"/>
+      <c r="P136" s="9"/>
+      <c r="Q136" s="9"/>
+      <c r="S136" s="4"/>
+      <c r="T136" s="4"/>
+      <c r="U136" s="4"/>
+    </row>
+    <row r="137" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="4"/>
+      <c r="B137" s="4"/>
+      <c r="C137" s="4"/>
+      <c r="O137" s="9"/>
+      <c r="P137" s="9"/>
+      <c r="Q137" s="9"/>
+      <c r="S137" s="4"/>
+      <c r="T137" s="4"/>
+      <c r="U137" s="4"/>
+    </row>
+    <row r="138" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="4"/>
+      <c r="B138" s="4"/>
+      <c r="C138" s="4"/>
+      <c r="O138" s="9"/>
+      <c r="P138" s="9"/>
+      <c r="Q138" s="9"/>
+      <c r="S138" s="4"/>
+      <c r="T138" s="4"/>
+      <c r="U138" s="4"/>
+    </row>
+    <row r="139" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="4"/>
+      <c r="B139" s="4"/>
+      <c r="C139" s="4"/>
+      <c r="O139" s="9"/>
+      <c r="P139" s="9"/>
+      <c r="Q139" s="9"/>
+      <c r="S139" s="4"/>
+      <c r="T139" s="4"/>
+      <c r="U139" s="4"/>
+    </row>
+    <row r="140" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="4"/>
+      <c r="B140" s="4"/>
+      <c r="C140" s="4"/>
+      <c r="O140" s="9"/>
+      <c r="P140" s="9"/>
+      <c r="Q140" s="9"/>
+      <c r="S140" s="4"/>
+      <c r="T140" s="4"/>
+      <c r="U140" s="4"/>
+    </row>
+    <row r="141" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="4"/>
+      <c r="B141" s="4"/>
+      <c r="C141" s="4"/>
+      <c r="O141" s="9"/>
+      <c r="P141" s="9"/>
+      <c r="Q141" s="9"/>
+      <c r="S141" s="4"/>
+      <c r="T141" s="4"/>
+      <c r="U141" s="4"/>
+    </row>
+    <row r="142" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="4"/>
+      <c r="B142" s="4"/>
+      <c r="C142" s="4"/>
+      <c r="O142" s="9"/>
+      <c r="P142" s="9"/>
+      <c r="Q142" s="9"/>
+      <c r="S142" s="4"/>
+      <c r="T142" s="4"/>
+      <c r="U142" s="4"/>
+    </row>
+    <row r="143" spans="1:21" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="4"/>
+      <c r="B143" s="4"/>
+      <c r="C143" s="4"/>
+      <c r="O143" s="9"/>
+      <c r="P143" s="9"/>
+      <c r="Q143" s="9"/>
+      <c r="S143" s="4"/>
+      <c r="T143" s="4"/>
+      <c r="U143" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="D2:R4"/>
     <mergeCell ref="B2:C4"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>